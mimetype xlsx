--- v0 (2026-03-11)
+++ v1 (2026-05-07)
@@ -417,66 +417,66 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SHREECEM" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DEEPAKFERT" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId4" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GODREJCP" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PAYTM" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GTLINFRA" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:APOLLOHOSP" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BHARTIARTL" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNPHARMA" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BOSCHLTD" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXAUTO" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DMART" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IDFCFIRSTB" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JKCEMENT" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:NAUKRI" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXSERVICE" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BATAINDIA" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GODREJIND" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IFBIND" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JSL" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMETAL" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:MGL" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:RAIN" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SOLARA" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNTV" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:VTL" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CERA" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:EMAMILTD" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:FIVESTAR" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GRINDWELL" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GSPL" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GUJGASLTD" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:KPRMILL" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:MOLDTKPAC" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PAISALO" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PPAP" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXAUTO" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNTECK" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXREALTY" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SKFINDIA" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=C" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=C" TargetMode="External" Id="rId60" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ADANIENT" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CIPLA" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:INDUSINDBK" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ONGC" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:AUROPHARMA" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BIOCON" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DIVISLAB" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:TORNTPHARM" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DELTACORP" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:LTTS" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXIT" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:OIL" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GNFC" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JBCHEPHARM" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:M&amp;MFIN" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:NCC" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SHILPAMED" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:UJJIVANSFB" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:VARDMNPOLY" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ZEEL" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CARYSIL" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:EQUITASBNK" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ELECON" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GSFC" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IDEA" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ITDC" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXSERVICE" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:POWERMECH" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=C" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=C" TargetMode="External" Id="rId54" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SHREECEM" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DEEPAKFERT" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNPHARMA" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:APOLLOHOSP" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BOSCHLTD" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXAUTO" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DMART" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IDFCFIRSTB" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BHARTIARTL" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:NAUKRI" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXSERVICE" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BATAINDIA" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GODREJIND" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IFBIND" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JSL" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMETAL" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:MGL" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:RAIN" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JKCEMENT" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SOLARA" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNTV" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:VTL" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CERA" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:EMAMILTD" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:FIVESTAR" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GRINDWELL" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GSPL" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GUJGASLTD" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:KPRMILL" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:MOLDTKPAC" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PAISALO" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PPAP" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXAUTO" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SUNTECK" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXREALTY" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SKFINDIA" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=C" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=C" TargetMode="External" Id="rId64" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GODREJCP" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFMCG" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:PAYTM" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GTLINFRA" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ONGC" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:AUROPHARMA" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CIPLA" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ADANIENT" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DELTACORP" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BIOCON" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:TORNTPHARM" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:DIVISLAB" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:OIL" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXENERGY" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:LTTS" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXIT" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GNFC" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:INDUSINDBK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:CARYSIL" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCONSUMPTION" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:JBCHEPHARM" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:NCC" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:M&amp;MFIN" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:UJJIVANSFB" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:VARDMNPOLY" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:NIFTY" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ZEEL" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:SHILPAMED" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXPHARMA" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:IDEA" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXMEDIA" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:EQUITASBNK" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:BANKNIFTY" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ELECON" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:GSFC" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXCOMMODITIES" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:POWERMECH" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXINFRA" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:ITDC" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXSERVICE" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=C" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=C" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradingview.com/chart?symbol=NSE:BAJAJHLDNG" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart?symbol=NSE:CNXFINANCE" TargetMode="External" Id="rId62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Z3"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>TV_Link</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>TVI_Link</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -575,280 +575,382 @@
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Day_Type</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>Volume</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>ATR</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>SHREECEM</t>
+          <t>GODREJCP</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>SHREECEM</t>
+          <t>GODREJCP</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY 100</t>
+          <t>CNXFMCG/NIFTY 100</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>1.57</v>
+        <v>-5.26</v>
       </c>
       <c r="G2" t="n">
-        <v>2.43</v>
+        <v>3.82</v>
       </c>
       <c r="H2" t="n">
-        <v>243.35</v>
+        <v>381.77</v>
       </c>
       <c r="I2" t="n">
-        <v>1.6486</v>
+        <v>2.9616</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>85</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>ULTIMATE</t>
+          <t>LEGENDARY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>ULTIMATE_ACCURACY_COMBO</t>
+          <t>LEGENDARY_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Strong_CPR_Pattern, High_Volume_2x, Stochastic_Extreme, Williams_R_Extreme</t>
-[...4 lines deleted...]
-          <t>cpr_inside_normal_var, cpr_inside_narrow</t>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Ultimate 85%+ accuracy pattern</t>
+          <t>Legendary 85%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="U2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="n">
-        <v>0.515</v>
+        <v>0.952</v>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X2" t="n">
-        <v>23960</v>
+        <v>1036.6</v>
       </c>
       <c r="Y2" t="n">
-        <v>69919</v>
+        <v>5879408</v>
       </c>
       <c r="Z2" t="n">
-        <v>766.79</v>
+        <v>32.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>DEEPAKFERT</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>DEEPAKFERT</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/F&amp;O</t>
+          <t>CNXFINANCE/NIFTY 150</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>5.12</v>
+        <v>7.82</v>
       </c>
       <c r="G3" t="n">
-        <v>3.29</v>
+        <v>4.11</v>
       </c>
       <c r="H3" t="n">
-        <v>329.46</v>
+        <v>411.33</v>
       </c>
       <c r="I3" t="n">
-        <v>6.0159</v>
+        <v>5.704</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>85</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>LEGENDARY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>LEGENDARY_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Significant_Gap, Volume_Explosion_3x, RSI_Extreme_Reversal, MACD_Cross</t>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>70</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Legendary 85%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Higher</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>Higher</t>
         </is>
       </c>
       <c r="U3" t="n">
         <v>0</v>
       </c>
       <c r="V3" t="n">
-        <v>1.543</v>
+        <v>1.897</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Trend Day</t>
         </is>
       </c>
       <c r="X3" t="n">
-        <v>979.9</v>
+        <v>1197.4</v>
       </c>
       <c r="Y3" t="n">
-        <v>689839</v>
+        <v>14254199</v>
       </c>
       <c r="Z3" t="n">
-        <v>38.19</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>GTLINFRA</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>GTLINFRA</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>CNXMEDIA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>CNXMEDIA/F&amp;O</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
+        <v>15.57</v>
+      </c>
+      <c r="G4" t="n">
+        <v>5.89</v>
+      </c>
+      <c r="H4" t="n">
+        <v>589.16</v>
+      </c>
+      <c r="I4" t="n">
+        <v>14.8936</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>85</v>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>LEGENDARY</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>LEGENDARY_ACCURACY_COMBO</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
+        </is>
+      </c>
+      <c r="P4" t="n">
+        <v>70</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Legendary 85%+ accuracy pattern</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="U4" t="n">
+        <v>0</v>
+      </c>
+      <c r="V4" t="n">
+        <v>4.141</v>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>Trend Day</t>
+        </is>
+      </c>
+      <c r="X4" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="Y4" t="n">
+        <v>340901247</v>
+      </c>
+      <c r="Z4" t="n">
+        <v>0.05</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Z31"/>
+  <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>TV_Link</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>TVI_Link</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -947,304 +1049,304 @@
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Day_Type</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>Volume</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>ATR</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>ADANIENT</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>ADANIENT</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY 50</t>
+          <t>NIFTY/NIFTY 50</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>0.31</v>
+        <v>-1.05</v>
       </c>
       <c r="G2" t="n">
-        <v>0.82</v>
+        <v>0.42</v>
       </c>
       <c r="H2" t="n">
-        <v>82.2</v>
+        <v>41.71</v>
       </c>
       <c r="I2" t="n">
-        <v>1.2816</v>
+        <v>1.7385</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>80</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P2" t="n">
         <v>70</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U2" t="n">
         <v>2</v>
       </c>
       <c r="V2" t="n">
-        <v>0.728</v>
+        <v>0.608</v>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X2" t="n">
-        <v>7803</v>
+        <v>2513.7</v>
       </c>
       <c r="Y2" t="n">
-        <v>381453</v>
+        <v>1097735</v>
       </c>
       <c r="Z2" t="n">
-        <v>137.43</v>
+        <v>71.93000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BHARTIARTL</t>
+          <t>CIPLA</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>BHARTIARTL</t>
+          <t>CIPLA</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CNXMEDIA/NIFTY 50</t>
+          <t>CNXPHARMA/NIFTY 50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>-0.87</v>
+        <v>-0.15</v>
       </c>
       <c r="G3" t="n">
-        <v>1.38</v>
+        <v>0.7</v>
       </c>
       <c r="H3" t="n">
-        <v>138.31</v>
+        <v>69.54000000000001</v>
       </c>
       <c r="I3" t="n">
-        <v>1.8645</v>
+        <v>1.4241</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>80</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>70</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U3" t="n">
         <v>2</v>
       </c>
       <c r="V3" t="n">
-        <v>0.739</v>
+        <v>0.698</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X3" t="n">
-        <v>1850.4</v>
+        <v>1362.3</v>
       </c>
       <c r="Y3" t="n">
-        <v>11741600</v>
+        <v>1247996</v>
       </c>
       <c r="Z3" t="n">
-        <v>46.66</v>
+        <v>27.81</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SUNPHARMA</t>
+          <t>INDUSINDBK</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>SUNPHARMA</t>
+          <t>INDUSINDBK</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY 50</t>
+          <t>BANKNIFTY/NIFTY 50</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="G4" t="n">
-        <v>1.45</v>
+        <v>0.72</v>
       </c>
       <c r="H4" t="n">
-        <v>144.62</v>
+        <v>71.67</v>
       </c>
       <c r="I4" t="n">
-        <v>1.2026</v>
+        <v>1.8533</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K4" t="n">
         <v>80</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
@@ -1257,544 +1359,544 @@
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U4" t="n">
         <v>2</v>
       </c>
       <c r="V4" t="n">
-        <v>0.6840000000000001</v>
+        <v>0.727</v>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X4" t="n">
-        <v>1812.8</v>
+        <v>946.95</v>
       </c>
       <c r="Y4" t="n">
-        <v>3298680</v>
+        <v>2007341</v>
       </c>
       <c r="Z4" t="n">
-        <v>31.89</v>
+        <v>24.13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>BOSCHLTD</t>
+          <t>ONGC</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>BOSCHLTD</t>
+          <t>ONGC</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CNXAUTO</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CNXAUTO/NIFTY 100</t>
+          <t>CNXENERGY/NIFTY 50</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>1.52</v>
+        <v>1.1</v>
       </c>
       <c r="G5" t="n">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="H5" t="n">
-        <v>82.94</v>
+        <v>96.52</v>
       </c>
       <c r="I5" t="n">
-        <v>1.9327</v>
+        <v>1.9373</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>80</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>70</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="U5" t="n">
         <v>2</v>
       </c>
       <c r="V5" t="n">
-        <v>0.588</v>
+        <v>0.874</v>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X5" t="n">
-        <v>32080</v>
+        <v>283.9</v>
       </c>
       <c r="Y5" t="n">
-        <v>17509</v>
+        <v>15606794</v>
       </c>
       <c r="Z5" t="n">
-        <v>1053.93</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>AUROPHARMA</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>AUROPHARMA</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY 100</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>-0.49</v>
+        <v>-0.36</v>
       </c>
       <c r="G6" t="n">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="H6" t="n">
-        <v>88.64</v>
+        <v>83.03</v>
       </c>
       <c r="I6" t="n">
-        <v>2.1055</v>
+        <v>1.9747</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K6" t="n">
         <v>80</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>70</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V6" t="n">
-        <v>0.89</v>
+        <v>0.767</v>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X6" t="n">
-        <v>3946.8</v>
+        <v>1478.7</v>
       </c>
       <c r="Y6" t="n">
-        <v>320407</v>
+        <v>1228194</v>
       </c>
       <c r="Z6" t="n">
-        <v>93.41</v>
+        <v>38.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>IDFCFIRSTB</t>
+          <t>BIOCON</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>IDFCFIRSTB</t>
+          <t>BIOCON</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BANKNIFTY</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BANKNIFTY/NIFTY 100</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="G7" t="n">
-        <v>0.79</v>
+        <v>1.87</v>
       </c>
       <c r="H7" t="n">
-        <v>78.53</v>
+        <v>187.35</v>
       </c>
       <c r="I7" t="n">
-        <v>3.092</v>
+        <v>1.7528</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K7" t="n">
         <v>80</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>70</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U7" t="n">
         <v>2</v>
       </c>
       <c r="V7" t="n">
-        <v>0.583</v>
+        <v>0.821</v>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X7" t="n">
-        <v>67.27</v>
+        <v>382.25</v>
       </c>
       <c r="Y7" t="n">
-        <v>66454955</v>
+        <v>5226339</v>
       </c>
       <c r="Z7" t="n">
-        <v>3.57</v>
+        <v>8.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>DIVISLAB</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>DIVISLAB</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY 150</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="G8" t="n">
-        <v>1.36</v>
+        <v>1.15</v>
       </c>
       <c r="H8" t="n">
-        <v>135.81</v>
+        <v>115.12</v>
       </c>
       <c r="I8" t="n">
-        <v>2.199</v>
+        <v>1.4472</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K8" t="n">
         <v>80</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>70</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V8" t="n">
-        <v>0.644</v>
+        <v>0.797</v>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X8" t="n">
-        <v>5070.5</v>
+        <v>6702.5</v>
       </c>
       <c r="Y8" t="n">
-        <v>85846</v>
+        <v>330050</v>
       </c>
       <c r="Z8" t="n">
-        <v>173.04</v>
+        <v>121.71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>NAUKRI</t>
+          <t>TORNTPHARM</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>NAUKRI</t>
+          <t>TORNTPHARM</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CNXSERVICE/NIFTY 150</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>-0.28</v>
+        <v>0.1</v>
       </c>
       <c r="G9" t="n">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="H9" t="n">
-        <v>41.57</v>
+        <v>59.48</v>
       </c>
       <c r="I9" t="n">
-        <v>2.2937</v>
+        <v>1.357</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K9" t="n">
         <v>80</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
@@ -1807,214 +1909,214 @@
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U9" t="n">
         <v>3</v>
       </c>
       <c r="V9" t="n">
-        <v>0.634</v>
+        <v>0.705</v>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X9" t="n">
-        <v>976.6</v>
+        <v>4362.7</v>
       </c>
       <c r="Y9" t="n">
-        <v>817884</v>
+        <v>190313</v>
       </c>
       <c r="Z9" t="n">
-        <v>35.34</v>
+        <v>83.95999999999999</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BATAINDIA</t>
+          <t>DELTACORP</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>BATAINDIA</t>
+          <t>DELTACORP</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY 250</t>
+          <t>NIFTY/NIFTY 150</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>-0.09</v>
+        <v>1.14</v>
       </c>
       <c r="G10" t="n">
-        <v>0.7</v>
+        <v>0.87</v>
       </c>
       <c r="H10" t="n">
-        <v>70.5</v>
+        <v>86.51000000000001</v>
       </c>
       <c r="I10" t="n">
-        <v>1.8831</v>
+        <v>3.9589</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K10" t="n">
         <v>80</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>70</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U10" t="n">
         <v>2</v>
       </c>
       <c r="V10" t="n">
-        <v>0.705</v>
+        <v>0.609</v>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X10" t="n">
-        <v>716.9</v>
+        <v>79.81999999999999</v>
       </c>
       <c r="Y10" t="n">
-        <v>166188</v>
+        <v>7635870</v>
       </c>
       <c r="Z10" t="n">
-        <v>19.15</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>GODREJIND</t>
+          <t>LTTS</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>GODREJIND</t>
+          <t>LTTS</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>CNXIT</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CNXFMCG/NIFTY 250</t>
+          <t>CNXIT/NIFTY 150</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>-0.41</v>
+        <v>-0.84</v>
       </c>
       <c r="G11" t="n">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="H11" t="n">
-        <v>54.92</v>
+        <v>46.3</v>
       </c>
       <c r="I11" t="n">
-        <v>2.2858</v>
+        <v>2.3112</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K11" t="n">
         <v>80</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
@@ -2027,2265 +2129,1935 @@
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U11" t="n">
         <v>2</v>
       </c>
       <c r="V11" t="n">
-        <v>0.644</v>
+        <v>0.761</v>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X11" t="n">
-        <v>912.15</v>
+        <v>3772.9</v>
       </c>
       <c r="Y11" t="n">
-        <v>66937</v>
+        <v>58169</v>
       </c>
       <c r="Z11" t="n">
-        <v>32.35</v>
+        <v>114.52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>IFBIND</t>
+          <t>OIL</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>IFBIND</t>
+          <t>OIL</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>NIFTY/NIFTY 250</t>
+          <t>CNXENERGY/NIFTY 150</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="G12" t="n">
-        <v>0.93</v>
+        <v>1.14</v>
       </c>
       <c r="H12" t="n">
-        <v>93.31999999999999</v>
+        <v>114.4</v>
       </c>
       <c r="I12" t="n">
-        <v>2.8514</v>
+        <v>1.4685</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K12" t="n">
         <v>80</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>70</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U12" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V12" t="n">
-        <v>0.707</v>
+        <v>0.49</v>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Sideways/Range Day</t>
         </is>
       </c>
       <c r="X12" t="n">
-        <v>1041.6</v>
+        <v>452.85</v>
       </c>
       <c r="Y12" t="n">
-        <v>51222</v>
+        <v>6168198</v>
       </c>
       <c r="Z12" t="n">
-        <v>42</v>
+        <v>13.58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>JSL</t>
+          <t>GNFC</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>JSL</t>
+          <t>GNFC</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CNXMETAL</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CNXMETAL/NIFTY 250</t>
+          <t>NIFTY/NIFTY 250</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>1.76</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G13" t="n">
-        <v>0.9399999999999999</v>
+        <v>0.95</v>
       </c>
       <c r="H13" t="n">
-        <v>94.29000000000001</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="I13" t="n">
-        <v>2.6542</v>
+        <v>1.7959</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K13" t="n">
         <v>80</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>70</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U13" t="n">
         <v>2</v>
       </c>
       <c r="V13" t="n">
-        <v>0.613</v>
+        <v>0.82</v>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X13" t="n">
-        <v>721.5</v>
+        <v>501.15</v>
       </c>
       <c r="Y13" t="n">
-        <v>874829</v>
+        <v>321408</v>
       </c>
       <c r="Z13" t="n">
-        <v>31.25</v>
+        <v>10.97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>MGL</t>
+          <t>JBCHEPHARM</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>MGL</t>
+          <t>JBCHEPHARM</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY 250</t>
+          <t>CNXPHARMA/NIFTY 250</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="G14" t="n">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="H14" t="n">
-        <v>77.62</v>
+        <v>80.15000000000001</v>
       </c>
       <c r="I14" t="n">
-        <v>2.0021</v>
+        <v>2.7529</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>80</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
+          <t>h3_va_inside</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>70</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U14" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V14" t="n">
-        <v>0.52</v>
+        <v>1.401</v>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Double Distribution Day</t>
         </is>
       </c>
       <c r="X14" t="n">
-        <v>1043.9</v>
+        <v>2143.2</v>
       </c>
       <c r="Y14" t="n">
-        <v>229460</v>
+        <v>233227</v>
       </c>
       <c r="Z14" t="n">
-        <v>40.2</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>M&amp;MFIN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>M&amp;MFIN</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/NIFTY 250</t>
+          <t>CNXFINANCE/NIFTY 250</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>4.04</v>
+        <v>0.34</v>
       </c>
       <c r="G15" t="n">
-        <v>1.02</v>
+        <v>0.64</v>
       </c>
       <c r="H15" t="n">
-        <v>102.13</v>
+        <v>64.34</v>
       </c>
       <c r="I15" t="n">
-        <v>3.7381</v>
+        <v>2.6792</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K15" t="n">
         <v>80</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P15" t="n">
         <v>70</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U15" t="n">
         <v>2</v>
       </c>
       <c r="V15" t="n">
-        <v>0.585</v>
+        <v>0.72</v>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X15" t="n">
-        <v>120.65</v>
+        <v>328.45</v>
       </c>
       <c r="Y15" t="n">
-        <v>4058994</v>
+        <v>2863430</v>
       </c>
       <c r="Z15" t="n">
-        <v>7.71</v>
+        <v>12.22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>SOLARA</t>
+          <t>NCC</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>SOLARA</t>
+          <t>NCC</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY 250</t>
+          <t>CNXINFRA/NIFTY 250</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="G16" t="n">
-        <v>1.2</v>
+        <v>0.64</v>
       </c>
       <c r="H16" t="n">
-        <v>120.35</v>
+        <v>63.5</v>
       </c>
       <c r="I16" t="n">
-        <v>4.1574</v>
+        <v>2.3812</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K16" t="n">
         <v>80</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>70</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U16" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V16" t="n">
-        <v>1.142</v>
+        <v>1.002</v>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X16" t="n">
-        <v>449.8</v>
+        <v>170.08</v>
       </c>
       <c r="Y16" t="n">
-        <v>78775</v>
+        <v>2100875</v>
       </c>
       <c r="Z16" t="n">
-        <v>16.37</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>SUNTV</t>
+          <t>SHILPAMED</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>SUNTV</t>
+          <t>SHILPAMED</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CNXMEDIA/NIFTY 250</t>
+          <t>CNXPHARMA/NIFTY 250</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>0.22</v>
+        <v>-0.05</v>
       </c>
       <c r="G17" t="n">
-        <v>0.3</v>
+        <v>0.86</v>
       </c>
       <c r="H17" t="n">
-        <v>29.76</v>
+        <v>86.06999999999999</v>
       </c>
       <c r="I17" t="n">
-        <v>2.442</v>
+        <v>3.1696</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>80</v>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>70</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U17" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V17" t="n">
-        <v>0.633</v>
+        <v>0.752</v>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X17" t="n">
-        <v>579.45</v>
+        <v>441.7</v>
       </c>
       <c r="Y17" t="n">
-        <v>118865</v>
+        <v>412467</v>
       </c>
       <c r="Z17" t="n">
-        <v>22.35</v>
+        <v>18.63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>VTL</t>
+          <t>UJJIVANSFB</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>VTL</t>
+          <t>UJJIVANSFB</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NIFTY/NIFTY 250</t>
+          <t>CNXFINANCE/NIFTY 250</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>0.14</v>
+        <v>-0.05</v>
       </c>
       <c r="G18" t="n">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="H18" t="n">
-        <v>34.59</v>
+        <v>57.54</v>
       </c>
       <c r="I18" t="n">
-        <v>2.6787</v>
+        <v>2.5211</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K18" t="n">
         <v>80</v>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, h3_va_inside</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>70</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U18" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V18" t="n">
-        <v>0.625</v>
+        <v>0.871</v>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X18" t="n">
-        <v>541.3</v>
+        <v>62.67</v>
       </c>
       <c r="Y18" t="n">
-        <v>254970</v>
+        <v>8540926</v>
       </c>
       <c r="Z18" t="n">
-        <v>23.18</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CERA</t>
+          <t>VARDMNPOLY</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>CERA</t>
+          <t>VARDMNPOLY</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>NIFTY</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>NIFTY/NIFTY 250</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="G19" t="n">
-        <v>1.6</v>
+        <v>0.49</v>
       </c>
       <c r="H19" t="n">
-        <v>160.25</v>
+        <v>49.18</v>
       </c>
       <c r="I19" t="n">
-        <v>1.9568</v>
+        <v>2.7496</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K19" t="n">
         <v>80</v>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>triple_inside_typical, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>70</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U19" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V19" t="n">
-        <v>0.708</v>
+        <v>0.554</v>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Typical Day</t>
         </is>
       </c>
       <c r="X19" t="n">
-        <v>4584.1</v>
+        <v>6.91</v>
       </c>
       <c r="Y19" t="n">
-        <v>18886</v>
+        <v>126729</v>
       </c>
       <c r="Z19" t="n">
-        <v>126.7</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>EMAMILTD</t>
+          <t>ZEEL</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>EMAMILTD</t>
+          <t>ZEEL</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>CNXMEDIA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CNXFMCG/F&amp;O</t>
+          <t>CNXMEDIA/NIFTY 250</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="G20" t="n">
-        <v>1.35</v>
+        <v>0.77</v>
       </c>
       <c r="H20" t="n">
-        <v>134.51</v>
+        <v>76.83</v>
       </c>
       <c r="I20" t="n">
-        <v>1.6416</v>
+        <v>2.9816</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K20" t="n">
         <v>80</v>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>triple_inside_typical, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>70</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U20" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V20" t="n">
-        <v>0.575</v>
+        <v>0.705</v>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Typical Day</t>
+          <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X20" t="n">
-        <v>444.7</v>
+        <v>94.58</v>
       </c>
       <c r="Y20" t="n">
-        <v>646256</v>
+        <v>16075598</v>
       </c>
       <c r="Z20" t="n">
-        <v>12.7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>FIVESTAR</t>
+          <t>CARYSIL</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>FIVESTAR</t>
+          <t>CARYSIL</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXCONSUMPTION/F&amp;O</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>0.99</v>
+        <v>0.77</v>
       </c>
       <c r="G21" t="n">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="H21" t="n">
-        <v>75.16</v>
+        <v>83.19</v>
       </c>
       <c r="I21" t="n">
-        <v>3.3514</v>
+        <v>2.0234</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K21" t="n">
         <v>80</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>70</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U21" t="n">
         <v>2</v>
       </c>
       <c r="V21" t="n">
-        <v>0.995</v>
+        <v>0.556</v>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X21" t="n">
-        <v>387.9</v>
+        <v>956.3</v>
       </c>
       <c r="Y21" t="n">
-        <v>968445</v>
+        <v>83363</v>
       </c>
       <c r="Z21" t="n">
-        <v>13.07</v>
+        <v>34.79</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>GRINDWELL</t>
+          <t>EQUITASBNK</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>GRINDWELL</t>
+          <t>EQUITASBNK</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>BANKNIFTY/F&amp;O</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>0.33</v>
+        <v>-0.29</v>
       </c>
       <c r="G22" t="n">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="H22" t="n">
-        <v>38.25</v>
+        <v>79.70999999999999</v>
       </c>
       <c r="I22" t="n">
-        <v>1.9092</v>
+        <v>2.8384</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K22" t="n">
         <v>80</v>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, h3_va_inside</t>
         </is>
       </c>
       <c r="P22" t="n">
         <v>70</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U22" t="n">
         <v>3</v>
       </c>
       <c r="V22" t="n">
-        <v>0.652</v>
+        <v>0.843</v>
       </c>
       <c r="W22" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X22" t="n">
-        <v>1529.4</v>
+        <v>73.28</v>
       </c>
       <c r="Y22" t="n">
-        <v>21783</v>
+        <v>3929667</v>
       </c>
       <c r="Z22" t="n">
-        <v>44.76</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>ELECON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>ELECON</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CNXENERGY/F&amp;O</t>
+          <t>CNXINFRA/F&amp;O</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>1.25</v>
+        <v>0.9</v>
       </c>
       <c r="G23" t="n">
-        <v>1.55</v>
+        <v>0.58</v>
       </c>
       <c r="H23" t="n">
-        <v>155.34</v>
+        <v>58.46</v>
       </c>
       <c r="I23" t="n">
-        <v>2.9096</v>
+        <v>2.6482</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>80</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>70</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U23" t="n">
         <v>2</v>
       </c>
       <c r="V23" t="n">
-        <v>0.889</v>
+        <v>0.539</v>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X23" t="n">
-        <v>274.95</v>
+        <v>562.65</v>
       </c>
       <c r="Y23" t="n">
-        <v>611425</v>
+        <v>869484</v>
       </c>
       <c r="Z23" t="n">
-        <v>9</v>
+        <v>27.64</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>GSFC</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>GSFC</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXCOMMODITIES/F&amp;O</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>0.83</v>
+        <v>-0.12</v>
       </c>
       <c r="G24" t="n">
-        <v>0.67</v>
+        <v>0.76</v>
       </c>
       <c r="H24" t="n">
-        <v>66.73999999999999</v>
+        <v>75.55</v>
       </c>
       <c r="I24" t="n">
-        <v>2.2391</v>
+        <v>1.7951</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>80</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>70</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U24" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V24" t="n">
-        <v>0.535</v>
+        <v>0.915</v>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X24" t="n">
-        <v>375.15</v>
+        <v>177.71</v>
       </c>
       <c r="Y24" t="n">
-        <v>381427</v>
+        <v>596535</v>
       </c>
       <c r="Z24" t="n">
-        <v>15.71</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>KPRMILL</t>
+          <t>IDEA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>KPRMILL</t>
+          <t>IDEA</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXMEDIA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXMEDIA/F&amp;O</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>0.14</v>
+        <v>-0.62</v>
       </c>
       <c r="G25" t="n">
-        <v>0.39</v>
+        <v>0.96</v>
       </c>
       <c r="H25" t="n">
-        <v>38.61</v>
+        <v>96.42</v>
       </c>
       <c r="I25" t="n">
-        <v>2.4497</v>
+        <v>2.4933</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>80</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P25" t="n">
         <v>70</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U25" t="n">
         <v>2</v>
       </c>
       <c r="V25" t="n">
-        <v>0.6889999999999999</v>
+        <v>0.74</v>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X25" t="n">
-        <v>832.75</v>
+        <v>11.23</v>
       </c>
       <c r="Y25" t="n">
-        <v>209143</v>
+        <v>422658739</v>
       </c>
       <c r="Z25" t="n">
-        <v>29.61</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>MOLDTKPAC</t>
+          <t>ITDC</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>MOLDTKPAC</t>
+          <t>ITDC</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>-0.43</v>
+        <v>0.24</v>
       </c>
       <c r="G26" t="n">
-        <v>1.91</v>
+        <v>0.02</v>
       </c>
       <c r="H26" t="n">
-        <v>191.25</v>
+        <v>1.53</v>
       </c>
       <c r="I26" t="n">
-        <v>3.5408</v>
+        <v>1.7944</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K26" t="n">
         <v>80</v>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>70</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U26" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V26" t="n">
-        <v>0.84</v>
+        <v>0.433</v>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Sideways/Range Day</t>
         </is>
       </c>
       <c r="X26" t="n">
-        <v>536.6</v>
+        <v>593.5</v>
       </c>
       <c r="Y26" t="n">
-        <v>147780</v>
+        <v>52200</v>
       </c>
       <c r="Z26" t="n">
-        <v>22.63</v>
+        <v>24.62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>PAISALO</t>
+          <t>POWERMECH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>PAISALO</t>
+          <t>POWERMECH</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CNXFINANCE/F&amp;O</t>
+          <t>CNXINFRA/F&amp;O</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>-0.72</v>
+        <v>0.48</v>
       </c>
       <c r="G27" t="n">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="H27" t="n">
-        <v>44.93</v>
+        <v>62.92</v>
       </c>
       <c r="I27" t="n">
-        <v>2.456</v>
+        <v>1.901</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K27" t="n">
         <v>80</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>70</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U27" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V27" t="n">
-        <v>0.605</v>
+        <v>0.588</v>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X27" t="n">
-        <v>32.98</v>
+        <v>2577.6</v>
       </c>
       <c r="Y27" t="n">
-        <v>1767157</v>
+        <v>76608</v>
       </c>
       <c r="Z27" t="n">
-        <v>1.34</v>
+        <v>83.37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>PPAP</t>
+          <t>^CNXPHARMA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>PPAP</t>
+          <t>^CNXPHARMA</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>CNXAUTO</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CNXAUTO/F&amp;O</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="G28" t="n">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>25.68</v>
+        <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>4.1369</v>
+        <v>0.716</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K28" t="n">
         <v>80</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>70</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U28" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V28" t="n">
-        <v>0.769</v>
+        <v>0.506</v>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X28" t="n">
-        <v>204.02</v>
+        <v>24135.5</v>
       </c>
       <c r="Y28" t="n">
-        <v>8929</v>
+        <v>0</v>
       </c>
       <c r="Z28" t="n">
-        <v>10.98</v>
-[...329 lines deleted...]
-        <v>789.02</v>
+        <v>341.33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId21"/>
@@ -4300,68 +4072,62 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C16" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B17" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C17" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B18" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C18" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B19" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C19" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B20" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C20" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B21" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C21" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B22" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C22" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B23" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C23" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B24" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C24" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B25" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C25" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B26" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C26" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B27" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C27" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B28" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C28" r:id="rId54"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B29" r:id="rId55"/>
-[...4 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C31" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Z33"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>TV_Link</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>TVI_Link</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -4460,2059 +4226,2049 @@
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Day_Type</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>Volume</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>ATR</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>SHREECEM</t>
+          <t>GODREJCP</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>SHREECEM</t>
+          <t>GODREJCP</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY 100</t>
+          <t>CNXFMCG/NIFTY 100</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>1.57</v>
+        <v>-5.26</v>
       </c>
       <c r="G2" t="n">
-        <v>2.43</v>
+        <v>3.82</v>
       </c>
       <c r="H2" t="n">
-        <v>243.35</v>
+        <v>381.77</v>
       </c>
       <c r="I2" t="n">
-        <v>1.6486</v>
+        <v>2.9616</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>85</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>ULTIMATE</t>
+          <t>LEGENDARY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>ULTIMATE_ACCURACY_COMBO</t>
+          <t>LEGENDARY_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Strong_CPR_Pattern, High_Volume_2x, Stochastic_Extreme, Williams_R_Extreme</t>
-[...4 lines deleted...]
-          <t>cpr_inside_normal_var, cpr_inside_narrow</t>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Ultimate 85%+ accuracy pattern</t>
+          <t>Legendary 85%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="U2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="n">
-        <v>0.515</v>
+        <v>0.952</v>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X2" t="n">
-        <v>23960</v>
+        <v>1036.6</v>
       </c>
       <c r="Y2" t="n">
-        <v>69919</v>
+        <v>5879408</v>
       </c>
       <c r="Z2" t="n">
-        <v>766.79</v>
+        <v>32.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>DEEPAKFERT</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>DEEPAKFERT</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/F&amp;O</t>
+          <t>CNXFINANCE/NIFTY 150</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>5.12</v>
+        <v>7.82</v>
       </c>
       <c r="G3" t="n">
-        <v>3.29</v>
+        <v>4.11</v>
       </c>
       <c r="H3" t="n">
-        <v>329.46</v>
+        <v>411.33</v>
       </c>
       <c r="I3" t="n">
-        <v>6.0159</v>
+        <v>5.704</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>85</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>LEGENDARY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>LEGENDARY_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Significant_Gap, Volume_Explosion_3x, RSI_Extreme_Reversal, MACD_Cross</t>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>70</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Legendary 85%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Higher</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>Higher</t>
         </is>
       </c>
       <c r="U3" t="n">
         <v>0</v>
       </c>
       <c r="V3" t="n">
-        <v>1.543</v>
+        <v>1.897</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Trend Day</t>
         </is>
       </c>
       <c r="X3" t="n">
-        <v>979.9</v>
+        <v>1197.4</v>
       </c>
       <c r="Y3" t="n">
-        <v>689839</v>
+        <v>14254199</v>
       </c>
       <c r="Z3" t="n">
-        <v>38.19</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SUNPHARMA</t>
+          <t>GTLINFRA</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>SUNPHARMA</t>
+          <t>GTLINFRA</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXMEDIA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY 50</t>
+          <t>CNXMEDIA/F&amp;O</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>0.3</v>
+        <v>15.57</v>
       </c>
       <c r="G4" t="n">
-        <v>1.45</v>
+        <v>5.89</v>
       </c>
       <c r="H4" t="n">
-        <v>144.62</v>
+        <v>589.16</v>
       </c>
       <c r="I4" t="n">
-        <v>1.2026</v>
+        <v>14.8936</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K4" t="n">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>ULTIMATE</t>
+          <t>LEGENDARY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>ULTIMATE_ACCURACY_COMBO</t>
+          <t>LEGENDARY_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
-[...4 lines deleted...]
-          <t>cpr_inside_normal_var</t>
+          <t>Significant_Gap, Volume_Explosion_3x, MACD_Cross, Multiple_Technical_Confirmations</t>
         </is>
       </c>
       <c r="P4" t="n">
         <v>70</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Ultimate 80%+ accuracy pattern</t>
+          <t>Legendary 85%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="U4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V4" t="n">
-        <v>0.6840000000000001</v>
+        <v>4.141</v>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Trend Day</t>
         </is>
       </c>
       <c r="X4" t="n">
-        <v>1812.8</v>
+        <v>1.41</v>
       </c>
       <c r="Y4" t="n">
-        <v>3298680</v>
+        <v>340901247</v>
       </c>
       <c r="Z4" t="n">
-        <v>31.89</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>ONGC</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>ONGC</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY 50</t>
+          <t>CNXENERGY/NIFTY 50</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>0.31</v>
+        <v>1.1</v>
       </c>
       <c r="G5" t="n">
-        <v>0.82</v>
+        <v>0.97</v>
       </c>
       <c r="H5" t="n">
-        <v>82.2</v>
+        <v>96.52</v>
       </c>
       <c r="I5" t="n">
-        <v>1.2816</v>
+        <v>1.9373</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>80</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>70</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
+          <t>Inside</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
           <t>Overlapping Higher</t>
-        </is>
-[...3 lines deleted...]
-          <t>Inside</t>
         </is>
       </c>
       <c r="U5" t="n">
         <v>2</v>
       </c>
       <c r="V5" t="n">
-        <v>0.728</v>
+        <v>0.874</v>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X5" t="n">
-        <v>7803</v>
+        <v>283.9</v>
       </c>
       <c r="Y5" t="n">
-        <v>381453</v>
+        <v>15606794</v>
       </c>
       <c r="Z5" t="n">
-        <v>137.43</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BOSCHLTD</t>
+          <t>AUROPHARMA</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>BOSCHLTD</t>
+          <t>AUROPHARMA</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CNXAUTO</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CNXAUTO/NIFTY 100</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>1.52</v>
+        <v>-0.36</v>
       </c>
       <c r="G6" t="n">
         <v>0.83</v>
       </c>
       <c r="H6" t="n">
-        <v>82.94</v>
+        <v>83.03</v>
       </c>
       <c r="I6" t="n">
-        <v>1.9327</v>
+        <v>1.9747</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K6" t="n">
         <v>80</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>70</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U6" t="n">
         <v>2</v>
       </c>
       <c r="V6" t="n">
-        <v>0.588</v>
+        <v>0.767</v>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X6" t="n">
-        <v>32080</v>
+        <v>1478.7</v>
       </c>
       <c r="Y6" t="n">
-        <v>17509</v>
+        <v>1228194</v>
       </c>
       <c r="Z6" t="n">
-        <v>1053.93</v>
+        <v>38.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>CIPLA</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>CIPLA</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY 100</t>
+          <t>CNXPHARMA/NIFTY 50</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>-0.49</v>
+        <v>-0.15</v>
       </c>
       <c r="G7" t="n">
-        <v>0.89</v>
+        <v>0.7</v>
       </c>
       <c r="H7" t="n">
-        <v>88.64</v>
+        <v>69.54000000000001</v>
       </c>
       <c r="I7" t="n">
-        <v>2.1055</v>
+        <v>1.4241</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K7" t="n">
         <v>80</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>70</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V7" t="n">
-        <v>0.89</v>
+        <v>0.698</v>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X7" t="n">
-        <v>3946.8</v>
+        <v>1362.3</v>
       </c>
       <c r="Y7" t="n">
-        <v>320407</v>
+        <v>1247996</v>
       </c>
       <c r="Z7" t="n">
-        <v>93.41</v>
+        <v>27.81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>IDFCFIRSTB</t>
+          <t>ADANIENT</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>IDFCFIRSTB</t>
+          <t>ADANIENT</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BANKNIFTY</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BANKNIFTY/NIFTY 100</t>
+          <t>NIFTY/NIFTY 50</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>0.76</v>
+        <v>-1.05</v>
       </c>
       <c r="G8" t="n">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="H8" t="n">
-        <v>78.53</v>
+        <v>41.71</v>
       </c>
       <c r="I8" t="n">
-        <v>3.092</v>
+        <v>1.7385</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K8" t="n">
         <v>80</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>70</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U8" t="n">
         <v>2</v>
       </c>
       <c r="V8" t="n">
-        <v>0.583</v>
+        <v>0.608</v>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X8" t="n">
-        <v>67.27</v>
+        <v>2513.7</v>
       </c>
       <c r="Y8" t="n">
-        <v>66454955</v>
+        <v>1097735</v>
       </c>
       <c r="Z8" t="n">
-        <v>3.57</v>
+        <v>71.93000000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>BHARTIARTL</t>
+          <t>DELTACORP</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>BHARTIARTL</t>
+          <t>DELTACORP</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CNXMEDIA/NIFTY 50</t>
+          <t>NIFTY/NIFTY 150</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>-0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G9" t="n">
-        <v>1.38</v>
+        <v>0.87</v>
       </c>
       <c r="H9" t="n">
-        <v>138.31</v>
+        <v>86.51000000000001</v>
       </c>
       <c r="I9" t="n">
-        <v>1.8645</v>
+        <v>3.9589</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K9" t="n">
         <v>80</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>70</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U9" t="n">
         <v>2</v>
       </c>
       <c r="V9" t="n">
-        <v>0.739</v>
+        <v>0.609</v>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X9" t="n">
-        <v>1850.4</v>
+        <v>79.81999999999999</v>
       </c>
       <c r="Y9" t="n">
-        <v>11741600</v>
+        <v>7635870</v>
       </c>
       <c r="Z9" t="n">
-        <v>46.66</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>NAUKRI</t>
+          <t>BIOCON</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>NAUKRI</t>
+          <t>BIOCON</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CNXSERVICE/NIFTY 150</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>-0.28</v>
+        <v>0.43</v>
       </c>
       <c r="G10" t="n">
-        <v>0.42</v>
+        <v>1.87</v>
       </c>
       <c r="H10" t="n">
-        <v>41.57</v>
+        <v>187.35</v>
       </c>
       <c r="I10" t="n">
-        <v>2.2937</v>
+        <v>1.7528</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K10" t="n">
         <v>80</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>70</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V10" t="n">
-        <v>0.634</v>
+        <v>0.821</v>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X10" t="n">
-        <v>976.6</v>
+        <v>382.25</v>
       </c>
       <c r="Y10" t="n">
-        <v>817884</v>
+        <v>5226339</v>
       </c>
       <c r="Z10" t="n">
-        <v>35.34</v>
+        <v>8.16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>BATAINDIA</t>
+          <t>TORNTPHARM</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>BATAINDIA</t>
+          <t>TORNTPHARM</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY 250</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>-0.09</v>
+        <v>0.1</v>
       </c>
       <c r="G11" t="n">
-        <v>0.7</v>
+        <v>0.59</v>
       </c>
       <c r="H11" t="n">
-        <v>70.5</v>
+        <v>59.48</v>
       </c>
       <c r="I11" t="n">
-        <v>1.8831</v>
+        <v>1.357</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K11" t="n">
         <v>80</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>70</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V11" t="n">
         <v>0.705</v>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X11" t="n">
-        <v>716.9</v>
+        <v>4362.7</v>
       </c>
       <c r="Y11" t="n">
-        <v>166188</v>
+        <v>190313</v>
       </c>
       <c r="Z11" t="n">
-        <v>19.15</v>
+        <v>83.95999999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>GODREJIND</t>
+          <t>DIVISLAB</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>GODREJIND</t>
+          <t>DIVISLAB</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CNXFMCG/NIFTY 250</t>
+          <t>CNXPHARMA/NIFTY 100</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>-0.41</v>
+        <v>0.01</v>
       </c>
       <c r="G12" t="n">
-        <v>0.55</v>
+        <v>1.15</v>
       </c>
       <c r="H12" t="n">
-        <v>54.92</v>
+        <v>115.12</v>
       </c>
       <c r="I12" t="n">
-        <v>2.2858</v>
+        <v>1.4472</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K12" t="n">
         <v>80</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>70</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U12" t="n">
         <v>2</v>
       </c>
       <c r="V12" t="n">
-        <v>0.644</v>
+        <v>0.797</v>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X12" t="n">
-        <v>912.15</v>
+        <v>6702.5</v>
       </c>
       <c r="Y12" t="n">
-        <v>66937</v>
+        <v>330050</v>
       </c>
       <c r="Z12" t="n">
-        <v>32.35</v>
+        <v>121.71</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>IFBIND</t>
+          <t>OIL</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>IFBIND</t>
+          <t>OIL</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>NIFTY/NIFTY 250</t>
+          <t>CNXENERGY/NIFTY 150</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="G13" t="n">
-        <v>0.93</v>
+        <v>1.14</v>
       </c>
       <c r="H13" t="n">
-        <v>93.31999999999999</v>
+        <v>114.4</v>
       </c>
       <c r="I13" t="n">
-        <v>2.8514</v>
+        <v>1.4685</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K13" t="n">
         <v>80</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>70</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V13" t="n">
-        <v>0.707</v>
+        <v>0.49</v>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Sideways/Range Day</t>
         </is>
       </c>
       <c r="X13" t="n">
-        <v>1041.6</v>
+        <v>452.85</v>
       </c>
       <c r="Y13" t="n">
-        <v>51222</v>
+        <v>6168198</v>
       </c>
       <c r="Z13" t="n">
-        <v>42</v>
+        <v>13.58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>JSL</t>
+          <t>LTTS</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>JSL</t>
+          <t>LTTS</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CNXMETAL</t>
+          <t>CNXIT</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CNXMETAL/NIFTY 250</t>
+          <t>CNXIT/NIFTY 150</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>1.76</v>
+        <v>-0.84</v>
       </c>
       <c r="G14" t="n">
-        <v>0.9399999999999999</v>
+        <v>0.46</v>
       </c>
       <c r="H14" t="n">
-        <v>94.29000000000001</v>
+        <v>46.3</v>
       </c>
       <c r="I14" t="n">
-        <v>2.6542</v>
+        <v>2.3112</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>80</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>cpr_inside_normal_var, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>70</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U14" t="n">
         <v>2</v>
       </c>
       <c r="V14" t="n">
-        <v>0.613</v>
+        <v>0.761</v>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X14" t="n">
-        <v>721.5</v>
+        <v>3772.9</v>
       </c>
       <c r="Y14" t="n">
-        <v>874829</v>
+        <v>58169</v>
       </c>
       <c r="Z14" t="n">
-        <v>31.25</v>
+        <v>114.52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>MGL</t>
+          <t>GNFC</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>MGL</t>
+          <t>GNFC</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY 250</t>
+          <t>NIFTY/NIFTY 250</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>0.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G15" t="n">
-        <v>0.78</v>
+        <v>0.95</v>
       </c>
       <c r="H15" t="n">
-        <v>77.62</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="I15" t="n">
-        <v>2.0021</v>
+        <v>1.7959</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K15" t="n">
         <v>80</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P15" t="n">
         <v>70</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U15" t="n">
         <v>2</v>
       </c>
       <c r="V15" t="n">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X15" t="n">
-        <v>1043.9</v>
+        <v>501.15</v>
       </c>
       <c r="Y15" t="n">
-        <v>229460</v>
+        <v>321408</v>
       </c>
       <c r="Z15" t="n">
-        <v>40.2</v>
+        <v>10.97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>INDUSINDBK</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>INDUSINDBK</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/NIFTY 250</t>
+          <t>BANKNIFTY/NIFTY 50</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>4.04</v>
+        <v>0.02</v>
       </c>
       <c r="G16" t="n">
-        <v>1.02</v>
+        <v>0.72</v>
       </c>
       <c r="H16" t="n">
-        <v>102.13</v>
+        <v>71.67</v>
       </c>
       <c r="I16" t="n">
-        <v>3.7381</v>
+        <v>1.8533</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K16" t="n">
         <v>80</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>70</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U16" t="n">
         <v>2</v>
       </c>
       <c r="V16" t="n">
-        <v>0.585</v>
+        <v>0.727</v>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X16" t="n">
-        <v>120.65</v>
+        <v>946.95</v>
       </c>
       <c r="Y16" t="n">
-        <v>4058994</v>
+        <v>2007341</v>
       </c>
       <c r="Z16" t="n">
-        <v>7.71</v>
+        <v>24.13</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>CARYSIL</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>CARYSIL</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY 150</t>
+          <t>CNXCONSUMPTION/F&amp;O</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>0.3</v>
+        <v>0.77</v>
       </c>
       <c r="G17" t="n">
-        <v>1.36</v>
+        <v>0.83</v>
       </c>
       <c r="H17" t="n">
-        <v>135.81</v>
+        <v>83.19</v>
       </c>
       <c r="I17" t="n">
-        <v>2.199</v>
+        <v>2.0234</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>80</v>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>70</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U17" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V17" t="n">
-        <v>0.644</v>
+        <v>0.556</v>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X17" t="n">
-        <v>5070.5</v>
+        <v>956.3</v>
       </c>
       <c r="Y17" t="n">
-        <v>85846</v>
+        <v>83363</v>
       </c>
       <c r="Z17" t="n">
-        <v>173.04</v>
+        <v>34.79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>SOLARA</t>
+          <t>JBCHEPHARM</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>SOLARA</t>
+          <t>JBCHEPHARM</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>CNXPHARMA/NIFTY 250</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="G18" t="n">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="H18" t="n">
-        <v>120.35</v>
+        <v>80.15000000000001</v>
       </c>
       <c r="I18" t="n">
-        <v>4.1574</v>
+        <v>2.7529</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K18" t="n">
         <v>80</v>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside</t>
+          <t>h3_va_inside</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>70</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U18" t="n">
         <v>3</v>
       </c>
       <c r="V18" t="n">
-        <v>1.142</v>
+        <v>1.401</v>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Double Distribution Day</t>
         </is>
       </c>
       <c r="X18" t="n">
-        <v>449.8</v>
+        <v>2143.2</v>
       </c>
       <c r="Y18" t="n">
-        <v>78775</v>
+        <v>233227</v>
       </c>
       <c r="Z18" t="n">
-        <v>16.37</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>SUNTV</t>
+          <t>NCC</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>SUNTV</t>
+          <t>NCC</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CNXMEDIA/NIFTY 250</t>
+          <t>CNXINFRA/NIFTY 250</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>0.22</v>
+        <v>-0.08</v>
       </c>
       <c r="G19" t="n">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="H19" t="n">
-        <v>29.76</v>
+        <v>63.5</v>
       </c>
       <c r="I19" t="n">
-        <v>2.442</v>
+        <v>2.3812</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K19" t="n">
         <v>80</v>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>70</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U19" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V19" t="n">
-        <v>0.633</v>
+        <v>1.002</v>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X19" t="n">
-        <v>579.45</v>
+        <v>170.08</v>
       </c>
       <c r="Y19" t="n">
-        <v>118865</v>
+        <v>2100875</v>
       </c>
       <c r="Z19" t="n">
-        <v>22.35</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>VTL</t>
+          <t>M&amp;MFIN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>VTL</t>
+          <t>M&amp;MFIN</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NIFTY/NIFTY 250</t>
+          <t>CNXFINANCE/NIFTY 250</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="G20" t="n">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="H20" t="n">
-        <v>34.59</v>
+        <v>64.34</v>
       </c>
       <c r="I20" t="n">
-        <v>2.6787</v>
+        <v>2.6792</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K20" t="n">
         <v>80</v>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
@@ -6525,214 +6281,214 @@
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U20" t="n">
         <v>2</v>
       </c>
       <c r="V20" t="n">
-        <v>0.625</v>
+        <v>0.72</v>
       </c>
       <c r="W20" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X20" t="n">
-        <v>541.3</v>
+        <v>328.45</v>
       </c>
       <c r="Y20" t="n">
-        <v>254970</v>
+        <v>2863430</v>
       </c>
       <c r="Z20" t="n">
-        <v>23.18</v>
+        <v>12.22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CERA</t>
+          <t>UJJIVANSFB</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>CERA</t>
+          <t>UJJIVANSFB</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXFINANCE/NIFTY 250</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>0.76</v>
+        <v>-0.05</v>
       </c>
       <c r="G21" t="n">
-        <v>1.6</v>
+        <v>0.58</v>
       </c>
       <c r="H21" t="n">
-        <v>160.25</v>
+        <v>57.54</v>
       </c>
       <c r="I21" t="n">
-        <v>1.9568</v>
+        <v>2.5211</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K21" t="n">
         <v>80</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, h3_va_inside</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>70</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U21" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V21" t="n">
-        <v>0.708</v>
+        <v>0.871</v>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X21" t="n">
-        <v>4584.1</v>
+        <v>62.67</v>
       </c>
       <c r="Y21" t="n">
-        <v>18886</v>
+        <v>8540926</v>
       </c>
       <c r="Z21" t="n">
-        <v>126.7</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>EMAMILTD</t>
+          <t>VARDMNPOLY</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>EMAMILTD</t>
+          <t>VARDMNPOLY</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>NIFTY</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CNXFMCG/F&amp;O</t>
+          <t>NIFTY/NIFTY 250</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="G22" t="n">
-        <v>1.35</v>
+        <v>0.49</v>
       </c>
       <c r="H22" t="n">
-        <v>134.51</v>
+        <v>49.18</v>
       </c>
       <c r="I22" t="n">
-        <v>1.6416</v>
+        <v>2.7496</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K22" t="n">
         <v>80</v>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
@@ -6745,1275 +6501,1165 @@
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U22" t="n">
         <v>3</v>
       </c>
       <c r="V22" t="n">
-        <v>0.575</v>
+        <v>0.554</v>
       </c>
       <c r="W22" t="inlineStr">
         <is>
           <t>Typical Day</t>
         </is>
       </c>
       <c r="X22" t="n">
-        <v>444.7</v>
+        <v>6.91</v>
       </c>
       <c r="Y22" t="n">
-        <v>646256</v>
+        <v>126729</v>
       </c>
       <c r="Z22" t="n">
-        <v>12.7</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FIVESTAR</t>
+          <t>ZEEL</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>FIVESTAR</t>
+          <t>ZEEL</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXMEDIA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXMEDIA/NIFTY 250</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>0.99</v>
+        <v>0.05</v>
       </c>
       <c r="G23" t="n">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="H23" t="n">
-        <v>75.16</v>
+        <v>76.83</v>
       </c>
       <c r="I23" t="n">
-        <v>3.3514</v>
+        <v>2.9816</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>80</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>70</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U23" t="n">
         <v>2</v>
       </c>
       <c r="V23" t="n">
-        <v>0.995</v>
+        <v>0.705</v>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X23" t="n">
-        <v>387.9</v>
+        <v>94.58</v>
       </c>
       <c r="Y23" t="n">
-        <v>968445</v>
+        <v>16075598</v>
       </c>
       <c r="Z23" t="n">
-        <v>13.07</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>GRINDWELL</t>
+          <t>SHILPAMED</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>GRINDWELL</t>
+          <t>SHILPAMED</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXPHARMA/NIFTY 250</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>0.33</v>
+        <v>-0.05</v>
       </c>
       <c r="G24" t="n">
-        <v>0.38</v>
+        <v>0.86</v>
       </c>
       <c r="H24" t="n">
-        <v>38.25</v>
+        <v>86.06999999999999</v>
       </c>
       <c r="I24" t="n">
-        <v>1.9092</v>
+        <v>3.1696</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>80</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>70</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U24" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V24" t="n">
-        <v>0.652</v>
+        <v>0.752</v>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X24" t="n">
-        <v>1529.4</v>
+        <v>441.7</v>
       </c>
       <c r="Y24" t="n">
-        <v>21783</v>
+        <v>412467</v>
       </c>
       <c r="Z24" t="n">
-        <v>44.76</v>
+        <v>18.63</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>IDEA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>IDEA</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXMEDIA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CNXENERGY/F&amp;O</t>
+          <t>CNXMEDIA/F&amp;O</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>1.25</v>
+        <v>-0.62</v>
       </c>
       <c r="G25" t="n">
-        <v>1.55</v>
+        <v>0.96</v>
       </c>
       <c r="H25" t="n">
-        <v>155.34</v>
+        <v>96.42</v>
       </c>
       <c r="I25" t="n">
-        <v>2.9096</v>
+        <v>2.4933</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>80</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P25" t="n">
         <v>70</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U25" t="n">
         <v>2</v>
       </c>
       <c r="V25" t="n">
-        <v>0.889</v>
+        <v>0.74</v>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X25" t="n">
-        <v>274.95</v>
+        <v>11.23</v>
       </c>
       <c r="Y25" t="n">
-        <v>611425</v>
+        <v>422658739</v>
       </c>
       <c r="Z25" t="n">
-        <v>9</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>EQUITASBNK</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>EQUITASBNK</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>BANKNIFTY/F&amp;O</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>0.83</v>
+        <v>-0.29</v>
       </c>
       <c r="G26" t="n">
-        <v>0.67</v>
+        <v>0.8</v>
       </c>
       <c r="H26" t="n">
-        <v>66.73999999999999</v>
+        <v>79.70999999999999</v>
       </c>
       <c r="I26" t="n">
-        <v>2.2391</v>
+        <v>2.8384</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K26" t="n">
         <v>80</v>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, h3_va_inside</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>70</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U26" t="n">
         <v>3</v>
       </c>
       <c r="V26" t="n">
-        <v>0.535</v>
+        <v>0.843</v>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X26" t="n">
-        <v>375.15</v>
+        <v>73.28</v>
       </c>
       <c r="Y26" t="n">
-        <v>381427</v>
+        <v>3929667</v>
       </c>
       <c r="Z26" t="n">
-        <v>15.71</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>KPRMILL</t>
+          <t>ELECON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>KPRMILL</t>
+          <t>ELECON</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXINFRA/F&amp;O</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>0.14</v>
+        <v>0.9</v>
       </c>
       <c r="G27" t="n">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="H27" t="n">
-        <v>38.61</v>
+        <v>58.46</v>
       </c>
       <c r="I27" t="n">
-        <v>2.4497</v>
+        <v>2.6482</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K27" t="n">
         <v>80</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>70</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U27" t="n">
         <v>2</v>
       </c>
       <c r="V27" t="n">
-        <v>0.6889999999999999</v>
+        <v>0.539</v>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X27" t="n">
-        <v>832.75</v>
+        <v>562.65</v>
       </c>
       <c r="Y27" t="n">
-        <v>209143</v>
+        <v>869484</v>
       </c>
       <c r="Z27" t="n">
-        <v>29.61</v>
+        <v>27.64</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>MOLDTKPAC</t>
+          <t>GSFC</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>MOLDTKPAC</t>
+          <t>GSFC</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXCOMMODITIES/F&amp;O</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>-0.43</v>
+        <v>-0.12</v>
       </c>
       <c r="G28" t="n">
-        <v>1.91</v>
+        <v>0.76</v>
       </c>
       <c r="H28" t="n">
-        <v>191.25</v>
+        <v>75.55</v>
       </c>
       <c r="I28" t="n">
-        <v>3.5408</v>
+        <v>1.7951</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K28" t="n">
         <v>80</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>70</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U28" t="n">
         <v>2</v>
       </c>
       <c r="V28" t="n">
-        <v>0.84</v>
+        <v>0.915</v>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X28" t="n">
-        <v>536.6</v>
+        <v>177.71</v>
       </c>
       <c r="Y28" t="n">
-        <v>147780</v>
+        <v>596535</v>
       </c>
       <c r="Z28" t="n">
-        <v>22.63</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>PAISALO</t>
+          <t>POWERMECH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>PAISALO</t>
+          <t>POWERMECH</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CNXFINANCE/F&amp;O</t>
+          <t>CNXINFRA/F&amp;O</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>-0.72</v>
+        <v>0.48</v>
       </c>
       <c r="G29" t="n">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="H29" t="n">
-        <v>44.93</v>
+        <v>62.92</v>
       </c>
       <c r="I29" t="n">
-        <v>2.456</v>
+        <v>1.901</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K29" t="n">
         <v>80</v>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P29" t="n">
         <v>70</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
-          <t>Overlapping Lower</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U29" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V29" t="n">
-        <v>0.605</v>
+        <v>0.588</v>
       </c>
       <c r="W29" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X29" t="n">
-        <v>32.98</v>
+        <v>2577.6</v>
       </c>
       <c r="Y29" t="n">
-        <v>1767157</v>
+        <v>76608</v>
       </c>
       <c r="Z29" t="n">
-        <v>1.34</v>
+        <v>83.37</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>PPAP</t>
+          <t>ITDC</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>PPAP</t>
+          <t>ITDC</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>CNXAUTO</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CNXAUTO/F&amp;O</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="G30" t="n">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="H30" t="n">
-        <v>25.68</v>
+        <v>1.53</v>
       </c>
       <c r="I30" t="n">
-        <v>4.1369</v>
+        <v>1.7944</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K30" t="n">
         <v>80</v>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, h3_va_inside, va_inside_low_vol</t>
+          <t>double_inside_narrow, h3_va_inside, cpr_inside_narrow, va_inside_low_vol</t>
         </is>
       </c>
       <c r="P30" t="n">
         <v>70</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="U30" t="n">
         <v>3</v>
       </c>
       <c r="V30" t="n">
-        <v>0.769</v>
+        <v>0.433</v>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t>Normal Variation Day</t>
+          <t>Sideways/Range Day</t>
         </is>
       </c>
       <c r="X30" t="n">
-        <v>204.02</v>
+        <v>593.5</v>
       </c>
       <c r="Y30" t="n">
-        <v>8929</v>
+        <v>52200</v>
       </c>
       <c r="Z30" t="n">
-        <v>10.98</v>
+        <v>24.62</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>SUNTECK</t>
+          <t>^CNXPHARMA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>SUNTECK</t>
+          <t>^CNXPHARMA</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>CNXREALTY</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CNXREALTY/F&amp;O</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>0.63</v>
+        <v>0.1</v>
       </c>
       <c r="G31" t="n">
-        <v>1.69</v>
+        <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>169.01</v>
+        <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>5.1391</v>
+        <v>0.716</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K31" t="n">
         <v>80</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var</t>
+          <t>cpr_inside_normal_var, double_inside_narrow, cpr_inside_narrow</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>70</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Ultimate 80%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>Inside</t>
+          <t>Overlapping Higher</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
-          <t>Overlapping Higher</t>
+          <t>Inside</t>
         </is>
       </c>
       <c r="U31" t="n">
         <v>2</v>
       </c>
       <c r="V31" t="n">
-        <v>1.136</v>
+        <v>0.506</v>
       </c>
       <c r="W31" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X31" t="n">
-        <v>354.15</v>
+        <v>24135.5</v>
       </c>
       <c r="Y31" t="n">
-        <v>241719</v>
+        <v>0</v>
       </c>
       <c r="Z31" t="n">
-        <v>16.02</v>
+        <v>341.33</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>SKFINDIA</t>
+          <t>BAJAJHLDNG</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>SKFINDIA</t>
+          <t>BAJAJHLDNG</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>NIFTY</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NIFTY/F&amp;O</t>
+          <t>CNXFINANCE/NIFTY 100</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>-0.98</v>
+        <v>-0.14</v>
       </c>
       <c r="G32" t="n">
-        <v>0.49</v>
+        <v>2.81</v>
       </c>
       <c r="H32" t="n">
-        <v>48.56</v>
+        <v>281.27</v>
       </c>
       <c r="I32" t="n">
-        <v>2.7639</v>
+        <v>2.4724</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>ULTIMATE</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>ULTIMATE_ACCURACY_COMBO</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>Strong_CPR_Pattern, Stochastic_Extreme, Williams_R_Extreme, Multiple_Inside_Conditions</t>
+          <t>Strong_CPR_Pattern, High_Volume_2x, Multiple_Inside_Conditions</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>cpr_inside_normal_var, va_inside_low_vol</t>
+          <t>cpr_inside_normal_var</t>
         </is>
       </c>
       <c r="P32" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>Ultimate 80%+ accuracy pattern</t>
+          <t>Ultimate 70%+ accuracy pattern</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Inside</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t>Overlapping Lower</t>
         </is>
       </c>
       <c r="U32" t="n">
         <v>2</v>
       </c>
       <c r="V32" t="n">
-        <v>0.609</v>
+        <v>1.074</v>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>Normal Variation Day</t>
         </is>
       </c>
       <c r="X32" t="n">
-        <v>1620.9</v>
+        <v>10597</v>
       </c>
       <c r="Y32" t="n">
-        <v>49448</v>
+        <v>139692</v>
       </c>
       <c r="Z32" t="n">
-        <v>73.51000000000001</v>
-[...109 lines deleted...]
-        <v>789.02</v>
+        <v>243.96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId21"/>
@@ -8036,306 +7682,316 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C20" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B21" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C21" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B22" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C22" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B23" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C23" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B24" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C24" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B25" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C25" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B26" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C26" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B27" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C27" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B28" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C28" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B29" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C29" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B30" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C30" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B31" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C31" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B32" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C32" r:id="rId62"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B33" r:id="rId63"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C33" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Error_Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>TATAMOTORS</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>PEL</t>
+          <t>LTIM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>IDFC</t>
+          <t>PEL</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ISEC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ADANIWILMAR</t>
+          <t>IDFC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BURGERKING</t>
+          <t>ADANIWILMAR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>JCHAC</t>
+          <t>BURGERKING</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>KALPATPOWR</t>
+          <t>JCHAC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>MEGH</t>
+          <t>KALPATPOWR</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>NBVENTURES</t>
+          <t>MEGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ORIENTREF</t>
+          <t>NBVENTURES</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>PVSME</t>
+          <t>ORIENTREF</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>SMLISUZU</t>
+          <t>PVSME</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>SWANENERGY</t>
+          <t>TCNSBRANDS</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>TCNSBRANDS</t>
+          <t>TIMESSTAMP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>TIPSINDLTD</t>
+          <t>SWANENERGY</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>TV18BRDCST</t>
+          <t>TIPSINDLTD</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>TIMESSTAMP</t>
+          <t>SMLISUZU</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
+          <t>TV18BRDCST</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Data unavailable or insufficient days (&lt;30)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
           <t>WELSPUNIND</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>Data unavailable or insufficient days (&lt;30)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
@@ -8405,131 +8061,131 @@
         <is>
           <t>F&amp;O Additional Stocks</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>151</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Total Indices</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Download Success</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Download Success Rate %</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>95.7%</t>
+          <t>95.4%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Successful Pattern Detection</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Pattern Detection Rate %</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>7.4%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Analysis Errors</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Legendary Signals (95%+)</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Ultimate Signals (90%+)</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Professional Signals (85%+)</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Advanced Signals (80%+)</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>