--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -11,147 +11,136 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="TrendDay_Today" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00006400"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
-      <b val="1"/>
-[...2 lines deleted...]
-    <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="12"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color rgb="000000FF"/>
       <u val="single"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="00000000"/>
+      <color rgb="008B0000"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0090EE90"/>
         <bgColor rgb="0090EE90"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF6600"/>
         <bgColor rgb="00FF6600"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFB6C1"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="00FFFF00"/>
         <bgColor rgb="00FFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFFF99"/>
-        <bgColor rgb="00FFFF99"/>
+        <fgColor rgb="00FFB6C1"/>
+        <bgColor rgb="00FFB6C1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -471,60 +460,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AICICIPRULI" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMOL" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMRPL" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AINDORAMA" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AONGC" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGSPL" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ATORNTPOWER" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AINDIAMART" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAMBER" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARAIN" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACHOLAFIN" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASUPREMEIND" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJKCEMENT" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AIDBI" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPSUBANK" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGICRE" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAPOLLOHOSP" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AASTRAL" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADMART" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASTAR" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAUROPHARMA" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARELIANCE" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMUTHOOTFIN" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASNOWMAN" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AFLUOROCHEM" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASHRIRAMFIN" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APGHH" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFMCG" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGESHIP" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADELTACORP" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARAMCOCEM" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMFSL" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGARFIBRES" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APRSMJOHNSN" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASYMPHONY" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALXCHEM" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABALRAMCHIN" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ANLCINDIA" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGUJGASLTD" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGUJALKALI" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AABCAPITAL" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASHILPAMED" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APVRINOX" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMEDIA" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AULTRACEMCO" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALAURUSLABS" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHATSUN" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADIVISLAB" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AZYDUSLIFE" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASAREGAMA" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMEDIA" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APOWERGRID" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ATAKE" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALALPATHLAB" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMOLDTKPAC" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMOTHERSON" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AFIVESTAR" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACIPLA" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APOLICYBZR" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AANURAS" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASHREECEM" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABSE" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AIPCALAB" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AINDIGO" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ATATACOMM" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACERA" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGLENMARK" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APIRAMALFIN" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJSL" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMETAL" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASUNPHARMA" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACAMS" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADLF" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AATUL" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAFFLE" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASWANCORP" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABAJFINANCE" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJBCHEPHARM" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AEICHERMOT" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABANKBARODA" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPSUBANK" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABIOCON" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AVTL" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABOSCHLTD" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMINDACORP" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXIT" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMEDIA" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMEDIA" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ATORNTPHARM" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ANATIONALUM" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXMETAL" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASOBHA" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGLAXO" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AITDC" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXIT" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJIOFIN" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABEML" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGSFC" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHUDCO" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARELAXO" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAPOLLOTYRE" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APAYTM" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APNBHOUSING" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGLAND" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARPOWER" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACONCOR" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJUSTDIAL" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARADICO" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGPPL" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AASIANPAINT" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFMCG" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHDFCBANK" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABANKNIFTY" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AWIPRO" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXIT" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APOLYCAB" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AJKLAKSHMI" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMTNL" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId214" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGODREJIND" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFMCG" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGTLINFRA" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAPOLLOPIPE" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABHARATFORG" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APOLYCAB" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABEML" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABSOFT" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXIT" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMOLDTKPAC" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHLEGLAS" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMFSL" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APAYTM" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ANYKAA" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHINDOILEXP" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASCHNEIDER" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHAL" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASPARC" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AEXIDEIND" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASRF" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCOMMODITIES" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALXCHEM" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMRF" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASTAR" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AKPRMILL" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADEEPAKFERT" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AVARROC" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AHDFCLIFE" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABPCL" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ANHPC" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARBLBANK" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABANKNIFTY" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ANBCC" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABSE" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APTCIL" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACOCHINSHIP" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ATVSMOTOR" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXAUTO" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGLAND" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXPHARMA" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AIFCI" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALIBERTSHOE" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AGRASIM" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ALODHA" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3APRESTIGE" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ASUZLON" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXENERGY" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABRIGADE" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXREALTY" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AV2RETAIL" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AICICIGI" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFINANCE" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ADIXON" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ARELAXO" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXCONSUMPTION" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AAKZOINDIA" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFMCG" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMANINFRA" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXSERVICE" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AFEDERALBNK" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ABANKNIFTY" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AMARICO" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXFMCG" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3AVTL" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.tradingview.com/chart/bdDCZu3r/?symbol=NSE%3ACNXINFRA" TargetMode="External" Id="rId100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X108"/>
+  <dimension ref="A1:X51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="15" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="15" customWidth="1" min="17" max="17"/>
     <col width="15" customWidth="1" min="18" max="18"/>
@@ -639,10528 +628,4942 @@
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Narrow CPR</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>CPR Range</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Pivot</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>Day Type</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ICICIPRULI</t>
+          <t>GODREJIND</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>ICICIPRULI</t>
+          <t>GODREJIND</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H2" s="4" t="n">
-        <v>-2.04</v>
-[...5 lines deleted...]
-        <v>50.52</v>
+        <v>20</v>
+      </c>
+      <c r="I2" s="5" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="J2" s="4" t="n">
+        <v>1352.98</v>
       </c>
       <c r="K2" t="n">
-        <v>9.5337</v>
+        <v>16.2489</v>
       </c>
       <c r="L2" t="n">
-        <v>3.11</v>
+        <v>4.35</v>
       </c>
       <c r="M2" t="n">
-        <v>85.3</v>
+        <v>100</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>CNXFINANCE/NIFTY100</t>
+          <t>CNXFMCG/NIFTY250</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>601.55</v>
+        <v>1226.85</v>
       </c>
       <c r="Q2" t="n">
-        <v>610</v>
+        <v>1226.85</v>
       </c>
       <c r="R2" t="n">
-        <v>552.65</v>
+        <v>1027.5</v>
       </c>
       <c r="S2" t="n">
-        <v>57.35</v>
+        <v>199.35</v>
       </c>
       <c r="T2" t="n">
-        <v>57.35</v>
+        <v>199.35</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>566.13-623.48</t>
+          <t>1093.95-1293.30</t>
         </is>
       </c>
       <c r="W2" t="n">
-        <v>588.0700000000001</v>
+        <v>1160.4</v>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MOL</t>
+          <t>GTLINFRA</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>MOL</t>
+          <t>GTLINFRA</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H3" s="4" t="n">
-        <v>-8.859999999999999</v>
-[...5 lines deleted...]
-        <v>218.55</v>
+        <v>16.39</v>
+      </c>
+      <c r="I3" s="5" t="n">
+        <v>7.75</v>
+      </c>
+      <c r="J3" s="4" t="n">
+        <v>1451.79</v>
       </c>
       <c r="K3" t="n">
-        <v>10.3858</v>
+        <v>14.7887</v>
       </c>
       <c r="L3" t="n">
-        <v>2.41</v>
+        <v>4.14</v>
       </c>
       <c r="M3" t="n">
-        <v>7.9</v>
+        <v>90.5</v>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/F&amp;O</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P3" t="n">
-        <v>43.81</v>
+        <v>1.42</v>
       </c>
       <c r="Q3" t="n">
-        <v>48</v>
+        <v>1.44</v>
       </c>
       <c r="R3" t="n">
-        <v>43.45</v>
+        <v>1.23</v>
       </c>
       <c r="S3" t="n">
-        <v>4.55</v>
+        <v>0.21</v>
       </c>
       <c r="T3" t="n">
-        <v>4.55</v>
+        <v>0.21</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>42.17-46.72</t>
+          <t>1.29-1.50</t>
         </is>
       </c>
       <c r="W3" t="n">
-        <v>45.09</v>
+        <v>1.36</v>
       </c>
       <c r="X3" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>MRPL</t>
+          <t>APOLLOPIPE</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>MRPL</t>
+          <t>APOLLOPIPE</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H4" s="4" t="n">
-        <v>-8</v>
-[...2 lines deleted...]
-        <v>1.65</v>
+        <v>16.69</v>
+      </c>
+      <c r="I4" s="5" t="n">
+        <v>3.35</v>
       </c>
       <c r="J4" s="4" t="n">
-        <v>-49.51</v>
+        <v>1108.45</v>
       </c>
       <c r="K4" t="n">
-        <v>11.9613</v>
+        <v>15.4007</v>
       </c>
       <c r="L4" t="n">
-        <v>2.36</v>
+        <v>3.33</v>
       </c>
       <c r="M4" t="n">
-        <v>8.5</v>
+        <v>98</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P4" t="n">
-        <v>190.03</v>
+        <v>525.3</v>
       </c>
       <c r="Q4" t="n">
-        <v>210.83</v>
+        <v>526.9</v>
       </c>
       <c r="R4" t="n">
-        <v>188.1</v>
+        <v>446</v>
       </c>
       <c r="S4" t="n">
-        <v>22.73</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="T4" t="n">
-        <v>22.73</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
-          <t>181.81-204.54</t>
+          <t>471.90-552.80</t>
         </is>
       </c>
       <c r="W4" t="n">
-        <v>196.32</v>
+        <v>499.4</v>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>INDORAMA</t>
+          <t>BHARATFORG</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>INDORAMA</t>
+          <t>BHARATFORG</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H5" s="5" t="n">
-[...3 lines deleted...]
-        <v>1.06</v>
+      <c r="H5" s="4" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="I5" s="5" t="n">
+        <v>5.95</v>
       </c>
       <c r="J5" s="4" t="n">
-        <v>-35.26</v>
+        <v>397.01</v>
       </c>
       <c r="K5" t="n">
-        <v>10.177</v>
+        <v>8.536099999999999</v>
       </c>
       <c r="L5" t="n">
-        <v>2.27</v>
+        <v>2.82</v>
       </c>
       <c r="M5" t="n">
-        <v>84.09999999999999</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXAUTO/NIFTY250</t>
         </is>
       </c>
       <c r="P5" t="n">
-        <v>33.9</v>
+        <v>1997.4</v>
       </c>
       <c r="Q5" t="n">
-        <v>34.45</v>
+        <v>2026.6</v>
       </c>
       <c r="R5" t="n">
-        <v>31</v>
+        <v>1856.1</v>
       </c>
       <c r="S5" t="n">
-        <v>3.45</v>
+        <v>170.5</v>
       </c>
       <c r="T5" t="n">
-        <v>3.45</v>
+        <v>170.5</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>31.78-35.23</t>
+          <t>1893.47-2063.97</t>
         </is>
       </c>
       <c r="W5" t="n">
-        <v>33.12</v>
+        <v>1960.03</v>
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ONGC</t>
+          <t>POLYCAB</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>ONGC</t>
+          <t>POLYCAB</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H6" s="4" t="n">
-        <v>-2.92</v>
-[...5 lines deleted...]
-        <v>83.89</v>
+        <v>7.28</v>
+      </c>
+      <c r="I6" s="5" t="n">
+        <v>3.99</v>
+      </c>
+      <c r="J6" s="4" t="n">
+        <v>66.29000000000001</v>
       </c>
       <c r="K6" t="n">
-        <v>7.9025</v>
+        <v>6.4573</v>
       </c>
       <c r="L6" t="n">
-        <v>2.25</v>
+        <v>2.47</v>
       </c>
       <c r="M6" t="n">
-        <v>15</v>
+        <v>99.2</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY50</t>
+          <t>CNXINFRA/NIFTY250</t>
         </is>
       </c>
       <c r="P6" t="n">
-        <v>270.8</v>
+        <v>9028.5</v>
       </c>
       <c r="Q6" t="n">
-        <v>289</v>
+        <v>9033</v>
       </c>
       <c r="R6" t="n">
-        <v>267.6</v>
+        <v>8450</v>
       </c>
       <c r="S6" t="n">
-        <v>21.4</v>
+        <v>583</v>
       </c>
       <c r="T6" t="n">
-        <v>21.4</v>
+        <v>583</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
-          <t>262.60-284.00</t>
+          <t>8641.33-9224.33</t>
         </is>
       </c>
       <c r="W6" t="n">
-        <v>275.8</v>
+        <v>8837.17</v>
       </c>
       <c r="X6" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>BEML</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>GSPL</t>
+          <t>BEML</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H7" s="4" t="n">
-        <v>-7.6</v>
-[...5 lines deleted...]
-        <v>26.98</v>
+        <v>6.1</v>
+      </c>
+      <c r="I7" s="5" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="J7" s="4" t="n">
+        <v>174.37</v>
       </c>
       <c r="K7" t="n">
-        <v>7.2915</v>
+        <v>6.4164</v>
       </c>
       <c r="L7" t="n">
-        <v>2.25</v>
+        <v>2.09</v>
       </c>
       <c r="M7" t="n">
-        <v>7.8</v>
+        <v>99.5</v>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXINFRA/NIFTY250</t>
         </is>
       </c>
       <c r="P7" t="n">
-        <v>271.55</v>
+        <v>2013.6</v>
       </c>
       <c r="Q7" t="n">
-        <v>289.8</v>
+        <v>2014.2</v>
       </c>
       <c r="R7" t="n">
-        <v>270</v>
+        <v>1885</v>
       </c>
       <c r="S7" t="n">
-        <v>19.8</v>
+        <v>129.2</v>
       </c>
       <c r="T7" t="n">
-        <v>19.8</v>
+        <v>129.2</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>264.43-284.23</t>
+          <t>1927.67-2056.87</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>277.12</v>
+        <v>1970.93</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>TORNTPOWER</t>
+          <t>BSOFT</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>TORNTPOWER</t>
+          <t>BSOFT</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXIT</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F8" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H8" s="4" t="n">
-[...6 lines deleted...]
-        <v>105.9</v>
+      <c r="H8" s="7" t="n">
+        <v>-2.04</v>
+      </c>
+      <c r="I8" s="5" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="J8" s="4" t="n">
+        <v>164.43</v>
       </c>
       <c r="K8" t="n">
-        <v>8.4681</v>
+        <v>6.1935</v>
       </c>
       <c r="L8" t="n">
-        <v>2.22</v>
+        <v>2.08</v>
       </c>
       <c r="M8" t="n">
-        <v>79.09999999999999</v>
+        <v>24.6</v>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXIT</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY150</t>
+          <t>CNXIT/NIFTY250</t>
         </is>
       </c>
       <c r="P8" t="n">
-        <v>1428.9</v>
+        <v>364.9</v>
       </c>
       <c r="Q8" t="n">
-        <v>1454.2</v>
+        <v>381.95</v>
       </c>
       <c r="R8" t="n">
-        <v>1333.2</v>
+        <v>359.35</v>
       </c>
       <c r="S8" t="n">
-        <v>121</v>
+        <v>22.6</v>
       </c>
       <c r="T8" t="n">
-        <v>121</v>
+        <v>22.6</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>1356.67-1477.67</t>
+          <t>355.52-378.12</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>1405.43</v>
+        <v>368.73</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>INDIAMART</t>
+          <t>MOLDTKPAC</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>INDIAMART</t>
+          <t>MOLDTKPAC</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H9" s="5" t="n">
-[...3 lines deleted...]
-        <v>1.65</v>
+      <c r="H9" s="4" t="n">
+        <v>6.79</v>
+      </c>
+      <c r="I9" s="5" t="n">
+        <v>3.63</v>
       </c>
       <c r="J9" s="4" t="n">
-        <v>-63.64</v>
+        <v>58.28</v>
       </c>
       <c r="K9" t="n">
-        <v>5.9079</v>
+        <v>7.5746</v>
       </c>
       <c r="L9" t="n">
-        <v>2.19</v>
+        <v>2.07</v>
       </c>
       <c r="M9" t="n">
-        <v>91.09999999999999</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>CNXSERVICE/NIFTY250</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P9" t="n">
-        <v>2183.5</v>
+        <v>598.05</v>
       </c>
       <c r="Q9" t="n">
-        <v>2195</v>
+        <v>607.4</v>
       </c>
       <c r="R9" t="n">
-        <v>2066</v>
+        <v>562.1</v>
       </c>
       <c r="S9" t="n">
-        <v>129</v>
+        <v>45.3</v>
       </c>
       <c r="T9" t="n">
-        <v>129</v>
+        <v>45.3</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>2101.33-2230.33</t>
+          <t>570.97-616.27</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>2148.17</v>
+        <v>589.1799999999999</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AMBER</t>
+          <t>HLEGLAS</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>AMBER</t>
+          <t>HLEGLAS</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H10" s="4" t="n">
-        <v>-7.14</v>
-[...5 lines deleted...]
-        <v>292.03</v>
+        <v>5.73</v>
+      </c>
+      <c r="I10" s="5" t="n">
+        <v>1.87</v>
+      </c>
+      <c r="J10" s="4" t="n">
+        <v>8.27</v>
       </c>
       <c r="K10" t="n">
-        <v>7.797</v>
+        <v>7.5</v>
       </c>
       <c r="L10" t="n">
-        <v>2.15</v>
+        <v>2.02</v>
       </c>
       <c r="M10" t="n">
-        <v>19.5</v>
+        <v>81.5</v>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P10" t="n">
-        <v>7310.5</v>
+        <v>360</v>
       </c>
       <c r="Q10" t="n">
-        <v>7769.5</v>
+        <v>365</v>
       </c>
       <c r="R10" t="n">
-        <v>7199.5</v>
+        <v>338</v>
       </c>
       <c r="S10" t="n">
-        <v>570</v>
+        <v>27</v>
       </c>
       <c r="T10" t="n">
-        <v>570</v>
+        <v>27</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>7083.50-7653.50</t>
+          <t>343.67-370.67</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>7426.5</v>
+        <v>354.33</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>MFSL</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>RAIN</t>
+          <t>MFSL</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H11" s="4" t="n">
-        <v>-12.77</v>
-[...5 lines deleted...]
-        <v>468.25</v>
+        <v>3.33</v>
+      </c>
+      <c r="I11" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="J11" s="4" t="n">
+        <v>3.63</v>
       </c>
       <c r="K11" t="n">
-        <v>13.8669</v>
+        <v>4.3623</v>
       </c>
       <c r="L11" t="n">
-        <v>2.1</v>
+        <v>1.99</v>
       </c>
       <c r="M11" t="n">
-        <v>6.5</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/NIFTY250</t>
+          <t>CNXFINANCE/NIFTY150</t>
         </is>
       </c>
       <c r="P11" t="n">
-        <v>115.96</v>
+        <v>1707.8</v>
       </c>
       <c r="Q11" t="n">
-        <v>131</v>
+        <v>1716.8</v>
       </c>
       <c r="R11" t="n">
-        <v>114.92</v>
+        <v>1642.3</v>
       </c>
       <c r="S11" t="n">
-        <v>16.08</v>
+        <v>74.5</v>
       </c>
       <c r="T11" t="n">
-        <v>16.08</v>
+        <v>74.5</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>110.25-126.33</t>
+          <t>1661.13-1735.63</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>120.63</v>
+        <v>1688.97</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CHOLAFIN</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>CHOLAFIN</t>
+          <t>PAYTM</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H12" s="4" t="n">
-        <v>-2.66</v>
-[...5 lines deleted...]
-        <v>71.87</v>
+        <v>7.57</v>
+      </c>
+      <c r="I12" s="5" t="n">
+        <v>4.83</v>
+      </c>
+      <c r="J12" s="4" t="n">
+        <v>447.72</v>
       </c>
       <c r="K12" t="n">
-        <v>7.8585</v>
+        <v>5.7169</v>
       </c>
       <c r="L12" t="n">
-        <v>1.98</v>
+        <v>1.9</v>
       </c>
       <c r="M12" t="n">
-        <v>94.90000000000001</v>
+        <v>87</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>CNXFINANCE/NIFTY100</t>
+          <t>CNXFINANCE/NIFTY150</t>
         </is>
       </c>
       <c r="P12" t="n">
-        <v>1583</v>
+        <v>1194.7</v>
       </c>
       <c r="Q12" t="n">
-        <v>1589.4</v>
+        <v>1203.6</v>
       </c>
       <c r="R12" t="n">
-        <v>1465</v>
+        <v>1135.3</v>
       </c>
       <c r="S12" t="n">
-        <v>124.4</v>
+        <v>68.3</v>
       </c>
       <c r="T12" t="n">
-        <v>124.4</v>
+        <v>68.29989999999999</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>1502.20-1626.60</t>
+          <t>1152.13-1220.43</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>1545.8</v>
+        <v>1177.87</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>SUPREMEIND</t>
+          <t>NYKAA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>SUPREMEIND</t>
+          <t>NYKAA</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F13" s="6" t="inlineStr">
         <is>
           <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H13" s="4" t="n">
-[...6 lines deleted...]
-        <v>23.18</v>
+      <c r="H13" s="7" t="n">
+        <v>-0.95</v>
+      </c>
+      <c r="I13" s="5" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="J13" s="4" t="n">
+        <v>95.36</v>
       </c>
       <c r="K13" t="n">
-        <v>5.4434</v>
+        <v>3.9296</v>
       </c>
       <c r="L13" t="n">
-        <v>1.96</v>
+        <v>1.75</v>
       </c>
       <c r="M13" t="n">
-        <v>17</v>
+        <v>10.4</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/NIFTY150</t>
+          <t>CNXCONSUMPTION/NIFTY150</t>
         </is>
       </c>
       <c r="P13" t="n">
-        <v>3815.6</v>
+        <v>269.75</v>
       </c>
       <c r="Q13" t="n">
-        <v>3987.9</v>
+        <v>279.25</v>
       </c>
       <c r="R13" t="n">
-        <v>3780.2</v>
+        <v>268.65</v>
       </c>
       <c r="S13" t="n">
-        <v>207.7</v>
+        <v>10.6</v>
       </c>
       <c r="T13" t="n">
-        <v>207.7</v>
+        <v>10.6</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>3734.57-3942.27</t>
+          <t>265.85-276.45</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>3861.23</v>
+        <v>272.55</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>HINDOILEXP</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>JKCEMENT</t>
+          <t>HINDOILEXP</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H14" s="4" t="n">
-        <v>-6.84</v>
-[...5 lines deleted...]
-        <v>141.51</v>
+        <v>6.52</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1.16</v>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>84.62</v>
       </c>
       <c r="K14" t="n">
-        <v>6.933</v>
+        <v>6.9414</v>
       </c>
       <c r="L14" t="n">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="M14" t="n">
-        <v>6.4</v>
+        <v>85.3</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY150</t>
+          <t>CNXENERGY/F&amp;O</t>
         </is>
       </c>
       <c r="P14" t="n">
-        <v>5055.5</v>
+        <v>163.8</v>
       </c>
       <c r="Q14" t="n">
-        <v>5383.5</v>
+        <v>165.47</v>
       </c>
       <c r="R14" t="n">
-        <v>5033</v>
+        <v>154.1</v>
       </c>
       <c r="S14" t="n">
-        <v>350.5</v>
+        <v>11.37</v>
       </c>
       <c r="T14" t="n">
-        <v>350.5</v>
+        <v>11.37</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>4931.17-5281.67</t>
+          <t>156.78-168.15</t>
         </is>
       </c>
       <c r="W14" t="n">
-        <v>5157.33</v>
+        <v>161.12</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>IDBI</t>
+          <t>SCHNEIDER</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>IDBI</t>
+          <t>SCHNEIDER</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CNXPSUBANK</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H15" s="4" t="n">
-        <v>-9.08</v>
-[...5 lines deleted...]
-        <v>265.33</v>
+        <v>4.8</v>
+      </c>
+      <c r="I15" s="5" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="J15" s="4" t="n">
+        <v>27.45</v>
       </c>
       <c r="K15" t="n">
-        <v>8.2828</v>
+        <v>9.285</v>
       </c>
       <c r="L15" t="n">
-        <v>1.92</v>
+        <v>1.75</v>
       </c>
       <c r="M15" t="n">
-        <v>15.2</v>
+        <v>99.40000000000001</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>CNXPSUBANK</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>CNXPSUBANK/NIFTY250</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P15" t="n">
-        <v>99</v>
+        <v>1344.1</v>
       </c>
       <c r="Q15" t="n">
-        <v>105.95</v>
+        <v>1344.8</v>
       </c>
       <c r="R15" t="n">
-        <v>97.75</v>
+        <v>1220</v>
       </c>
       <c r="S15" t="n">
-        <v>8.199999999999999</v>
+        <v>124.8</v>
       </c>
       <c r="T15" t="n">
-        <v>8.199999999999999</v>
+        <v>124.8</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>95.85-104.05</t>
+          <t>1261.13-1385.93</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>100.9</v>
+        <v>1302.97</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>GICRE</t>
+          <t>HAL</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>GICRE</t>
+          <t>HAL</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H16" s="5" t="n">
-[...6 lines deleted...]
-        <v>266.06</v>
+      <c r="H16" s="4" t="n">
+        <v>3.41</v>
+      </c>
+      <c r="I16" s="5" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>136.76</v>
       </c>
       <c r="K16" t="n">
-        <v>5.1174</v>
+        <v>3.4882</v>
       </c>
       <c r="L16" t="n">
-        <v>1.9</v>
+        <v>1.69</v>
       </c>
       <c r="M16" t="n">
-        <v>86.09999999999999</v>
+        <v>93.8</v>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXINFRA/NIFTY150</t>
         </is>
       </c>
       <c r="P16" t="n">
-        <v>366.4</v>
+        <v>4784.7</v>
       </c>
       <c r="Q16" t="n">
-        <v>369</v>
+        <v>4795</v>
       </c>
       <c r="R16" t="n">
-        <v>350.25</v>
+        <v>4628.1</v>
       </c>
       <c r="S16" t="n">
-        <v>18.75</v>
+        <v>166.9</v>
       </c>
       <c r="T16" t="n">
-        <v>18.75</v>
+        <v>166.8999</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>354.77-373.52</t>
+          <t>4676.87-4843.77</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>361.88</v>
+        <v>4735.93</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>SPARC</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>APOLLOHOSP</t>
+          <t>SPARC</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H17" s="5" t="n">
-[...6 lines deleted...]
-        <v>58.85</v>
+      <c r="H17" s="4" t="n">
+        <v>6.63</v>
+      </c>
+      <c r="I17" s="5" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="J17" s="7" t="n">
+        <v>-67.44</v>
       </c>
       <c r="K17" t="n">
-        <v>3.2523</v>
+        <v>8.017899999999999</v>
       </c>
       <c r="L17" t="n">
-        <v>1.88</v>
+        <v>1.69</v>
       </c>
       <c r="M17" t="n">
-        <v>88.09999999999999</v>
+        <v>90.3</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY50</t>
+          <t>CNXCOMMODITIES/NIFTY250</t>
         </is>
       </c>
       <c r="P17" t="n">
-        <v>7779</v>
+        <v>167.5</v>
       </c>
       <c r="Q17" t="n">
-        <v>7809</v>
+        <v>168.8</v>
       </c>
       <c r="R17" t="n">
-        <v>7556</v>
+        <v>155.37</v>
       </c>
       <c r="S17" t="n">
-        <v>253</v>
+        <v>13.43</v>
       </c>
       <c r="T17" t="n">
-        <v>253</v>
+        <v>13.43</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>7620.33-7873.33</t>
+          <t>158.98-172.41</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>7714.67</v>
+        <v>163.89</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ASTRAL</t>
+          <t>EXIDEIND</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>ASTRAL</t>
+          <t>EXIDEIND</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H18" s="4" t="n">
-        <v>-4.93</v>
-[...2 lines deleted...]
-        <v>0.72</v>
+        <v>3.88</v>
+      </c>
+      <c r="I18" s="5" t="n">
+        <v>2.51</v>
       </c>
       <c r="J18" s="4" t="n">
-        <v>-51.91</v>
+        <v>17.35</v>
       </c>
       <c r="K18" t="n">
-        <v>5.0937</v>
+        <v>6.4459</v>
       </c>
       <c r="L18" t="n">
-        <v>1.88</v>
+        <v>1.67</v>
       </c>
       <c r="M18" t="n">
-        <v>13.1</v>
+        <v>99.2</v>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY250</t>
+          <t>CNXAUTO/NIFTY250</t>
         </is>
       </c>
       <c r="P18" t="n">
-        <v>1605.9</v>
+        <v>365.35</v>
       </c>
       <c r="Q18" t="n">
-        <v>1677</v>
+        <v>365.55</v>
       </c>
       <c r="R18" t="n">
-        <v>1595.2</v>
+        <v>342</v>
       </c>
       <c r="S18" t="n">
-        <v>81.8</v>
+        <v>23.55</v>
       </c>
       <c r="T18" t="n">
-        <v>81.8</v>
+        <v>23.55</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>1575.07-1656.87</t>
+          <t>349.72-373.27</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>1626.03</v>
+        <v>357.63</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>SRF</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>DMART</t>
+          <t>SRF</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H19" s="5" t="n">
-[...6 lines deleted...]
-        <v>315.1</v>
+      <c r="H19" s="4" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="J19" s="7" t="n">
+        <v>-81.73</v>
       </c>
       <c r="K19" t="n">
-        <v>4.2232</v>
+        <v>4.4698</v>
       </c>
       <c r="L19" t="n">
-        <v>1.81</v>
+        <v>1.66</v>
       </c>
       <c r="M19" t="n">
-        <v>90.59999999999999</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXCOMMODITIES</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY100</t>
+          <t>CNXCOMMODITIES/NIFTY100</t>
         </is>
       </c>
       <c r="P19" t="n">
-        <v>3966.2</v>
+        <v>2774.2</v>
       </c>
       <c r="Q19" t="n">
-        <v>3982</v>
+        <v>2779</v>
       </c>
       <c r="R19" t="n">
-        <v>3814.5</v>
+        <v>2655</v>
       </c>
       <c r="S19" t="n">
-        <v>167.5</v>
+        <v>124</v>
       </c>
       <c r="T19" t="n">
-        <v>167.5</v>
+        <v>124</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>3859.80-4027.30</t>
+          <t>2693.13-2817.13</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>3920.9</v>
+        <v>2736.07</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>STAR</t>
+          <t>LXCHEM</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>STAR</t>
+          <t>LXCHEM</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H20" s="5" t="n">
-[...6 lines deleted...]
-        <v>1.67</v>
+      <c r="H20" s="4" t="n">
+        <v>6.24</v>
+      </c>
+      <c r="I20" s="5" t="n">
+        <v>2.63</v>
+      </c>
+      <c r="J20" s="7" t="n">
+        <v>-6.49</v>
       </c>
       <c r="K20" t="n">
-        <v>5.2808</v>
+        <v>6.3341</v>
       </c>
       <c r="L20" t="n">
-        <v>1.76</v>
+        <v>1.63</v>
       </c>
       <c r="M20" t="n">
-        <v>87.7</v>
+        <v>93.2</v>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P20" t="n">
-        <v>866.35</v>
+        <v>164.19</v>
       </c>
       <c r="Q20" t="n">
-        <v>872</v>
+        <v>164.9</v>
       </c>
       <c r="R20" t="n">
-        <v>826.25</v>
+        <v>154.5</v>
       </c>
       <c r="S20" t="n">
-        <v>45.75</v>
+        <v>10.4</v>
       </c>
       <c r="T20" t="n">
-        <v>45.75</v>
+        <v>10.4</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>837.73-883.48</t>
+          <t>157.49-167.89</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>854.87</v>
+        <v>161.2</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AUROPHARMA</t>
+          <t>MRF</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>AUROPHARMA</t>
+          <t>MRF</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F21" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H21" s="5" t="n">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="H21" s="7" t="n">
+        <v>-0.32</v>
+      </c>
+      <c r="I21" s="5" t="n">
+        <v>3.22</v>
+      </c>
+      <c r="J21" s="4" t="n">
+        <v>239.1</v>
       </c>
       <c r="K21" t="n">
-        <v>5.5881</v>
+        <v>3.5406</v>
       </c>
       <c r="L21" t="n">
-        <v>1.74</v>
+        <v>1.62</v>
       </c>
       <c r="M21" t="n">
-        <v>93.5</v>
+        <v>12.4</v>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY150</t>
+          <t>CNXAUTO/NIFTY250</t>
         </is>
       </c>
       <c r="P21" t="n">
-        <v>1247.3</v>
+        <v>129920</v>
       </c>
       <c r="Q21" t="n">
-        <v>1251.8</v>
+        <v>133950</v>
       </c>
       <c r="R21" t="n">
-        <v>1182.1</v>
+        <v>129350</v>
       </c>
       <c r="S21" t="n">
-        <v>69.7</v>
+        <v>4600</v>
       </c>
       <c r="T21" t="n">
-        <v>69.70010000000001</v>
+        <v>4600</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
-          <t>1202.33-1272.03</t>
+          <t>128196.67-132796.67</t>
         </is>
       </c>
       <c r="W21" t="n">
-        <v>1227.07</v>
+        <v>131073.33</v>
       </c>
       <c r="X21" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>RELIANCE</t>
+          <t>STAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>RELIANCE</t>
+          <t>STAR</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H22" s="5" t="n">
-[...6 lines deleted...]
-        <v>28.78</v>
+      <c r="H22" s="4" t="n">
+        <v>4.73</v>
+      </c>
+      <c r="I22" s="5" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>9.289999999999999</v>
       </c>
       <c r="K22" t="n">
-        <v>4.1714</v>
+        <v>5.3831</v>
       </c>
       <c r="L22" t="n">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="M22" t="n">
-        <v>90.90000000000001</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY50</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P22" t="n">
-        <v>1424</v>
+        <v>1149.9</v>
       </c>
       <c r="Q22" t="n">
-        <v>1429.4</v>
+        <v>1151.2</v>
       </c>
       <c r="R22" t="n">
-        <v>1370</v>
+        <v>1089.3</v>
       </c>
       <c r="S22" t="n">
-        <v>59.4</v>
+        <v>61.9</v>
       </c>
       <c r="T22" t="n">
-        <v>59.4</v>
+        <v>61.8999</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
-          <t>1386.20-1445.60</t>
+          <t>1109.07-1170.97</t>
         </is>
       </c>
       <c r="W22" t="n">
-        <v>1407.8</v>
+        <v>1130.13</v>
       </c>
       <c r="X22" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>MUTHOOTFIN</t>
+          <t>KPRMILL</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>MUTHOOTFIN</t>
+          <t>KPRMILL</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H23" s="5" t="n">
-        <v>0.09</v>
+      <c r="H23" s="4" t="n">
+        <v>2.42</v>
       </c>
       <c r="I23" t="n">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>22.48</v>
+        <v>0.64</v>
+      </c>
+      <c r="J23" s="7" t="n">
+        <v>-7.12</v>
       </c>
       <c r="K23" t="n">
-        <v>5.8484</v>
+        <v>2.7647</v>
       </c>
       <c r="L23" t="n">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="M23" t="n">
-        <v>85.2</v>
+        <v>86.5</v>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>CNXFINANCE/NIFTY100</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P23" t="n">
-        <v>3241.9</v>
+        <v>978.4</v>
       </c>
       <c r="Q23" t="n">
-        <v>3270</v>
+        <v>982.05</v>
       </c>
       <c r="R23" t="n">
-        <v>3080.4</v>
+        <v>955</v>
       </c>
       <c r="S23" t="n">
-        <v>189.6</v>
+        <v>27.05</v>
       </c>
       <c r="T23" t="n">
-        <v>189.6001</v>
+        <v>27.05</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>3124.87-3314.47</t>
+          <t>961.58-988.63</t>
         </is>
       </c>
       <c r="W23" t="n">
-        <v>3197.43</v>
+        <v>971.8200000000001</v>
       </c>
       <c r="X23" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>SNOWMAN</t>
+          <t>DEEPAKFERT</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>SNOWMAN</t>
+          <t>DEEPAKFERT</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H24" s="4" t="n">
-        <v>-3.7</v>
-[...5 lines deleted...]
-        <v>111.13</v>
+        <v>3.82</v>
+      </c>
+      <c r="I24" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="J24" s="4" t="n">
+        <v>123.07</v>
       </c>
       <c r="K24" t="n">
-        <v>7.3736</v>
+        <v>4.9859</v>
       </c>
       <c r="L24" t="n">
-        <v>1.72</v>
+        <v>1.52</v>
       </c>
       <c r="M24" t="n">
-        <v>82.8</v>
+        <v>93.7</v>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P24" t="n">
-        <v>36.21</v>
+        <v>1343.8</v>
       </c>
       <c r="Q24" t="n">
-        <v>36.67</v>
+        <v>1348</v>
       </c>
       <c r="R24" t="n">
-        <v>34</v>
+        <v>1281</v>
       </c>
       <c r="S24" t="n">
-        <v>2.67</v>
+        <v>67</v>
       </c>
       <c r="T24" t="n">
-        <v>2.67</v>
+        <v>67</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>34.58-37.25</t>
+          <t>1300.53-1367.53</t>
         </is>
       </c>
       <c r="W24" t="n">
-        <v>35.63</v>
+        <v>1324.27</v>
       </c>
       <c r="X24" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FLUOROCHEM</t>
+          <t>VARROC</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>FLUOROCHEM</t>
+          <t>VARROC</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H25" s="5" t="n">
-[...6 lines deleted...]
-        <v>144</v>
+      <c r="H25" s="4" t="n">
+        <v>4.09</v>
+      </c>
+      <c r="I25" s="5" t="n">
+        <v>2.39</v>
+      </c>
+      <c r="J25" s="4" t="n">
+        <v>304.59</v>
       </c>
       <c r="K25" t="n">
-        <v>5.7999</v>
+        <v>4.4788</v>
       </c>
       <c r="L25" t="n">
-        <v>1.69</v>
+        <v>1.51</v>
       </c>
       <c r="M25" t="n">
-        <v>90.90000000000001</v>
+        <v>76.3</v>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXAUTO/NIFTY250</t>
         </is>
       </c>
       <c r="P25" t="n">
-        <v>3289.7</v>
+        <v>566</v>
       </c>
       <c r="Q25" t="n">
-        <v>3307</v>
+        <v>572</v>
       </c>
       <c r="R25" t="n">
-        <v>3116.2</v>
+        <v>546.65</v>
       </c>
       <c r="S25" t="n">
-        <v>190.8</v>
+        <v>25.35</v>
       </c>
       <c r="T25" t="n">
-        <v>190.8</v>
+        <v>25.35</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
-          <t>3168.27-3359.07</t>
+          <t>551.10-576.45</t>
         </is>
       </c>
       <c r="W25" t="n">
-        <v>3237.63</v>
+        <v>561.55</v>
       </c>
       <c r="X25" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>SHRIRAMFIN</t>
+          <t>HDFCLIFE</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>SHRIRAMFIN</t>
+          <t>HDFCLIFE</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H26" s="4" t="n">
-        <v>-2.01</v>
-[...5 lines deleted...]
-        <v>46.91</v>
+        <v>3.19</v>
+      </c>
+      <c r="I26" s="5" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="J26" s="7" t="n">
+        <v>-35.45</v>
       </c>
       <c r="K26" t="n">
-        <v>5.9562</v>
+        <v>3.2683</v>
       </c>
       <c r="L26" t="n">
-        <v>1.68</v>
+        <v>1.48</v>
       </c>
       <c r="M26" t="n">
-        <v>90.09999999999999</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>CNXFINANCE/NIFTY50</t>
         </is>
       </c>
       <c r="P26" t="n">
-        <v>987.2</v>
+        <v>625.7</v>
       </c>
       <c r="Q26" t="n">
-        <v>993</v>
+        <v>629.3</v>
       </c>
       <c r="R26" t="n">
-        <v>934.2</v>
+        <v>608.85</v>
       </c>
       <c r="S26" t="n">
-        <v>58.8</v>
+        <v>20.45</v>
       </c>
       <c r="T26" t="n">
-        <v>58.8</v>
+        <v>20.45</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
-          <t>949.93-1008.73</t>
+          <t>613.27-633.72</t>
         </is>
       </c>
       <c r="W26" t="n">
-        <v>971.47</v>
+        <v>621.28</v>
       </c>
       <c r="X26" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>PGHH</t>
+          <t>BPCL</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>PGHH</t>
+          <t>BPCL</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F27" s="6" t="inlineStr">
         <is>
           <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H27" s="4" t="n">
-[...3 lines deleted...]
-        <v>2.1</v>
+      <c r="H27" s="7" t="n">
+        <v>-2.12</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1.42</v>
       </c>
       <c r="J27" s="4" t="n">
-        <v>-34.18</v>
+        <v>3.53</v>
       </c>
       <c r="K27" t="n">
-        <v>2.9234</v>
+        <v>3.8549</v>
       </c>
       <c r="L27" t="n">
-        <v>1.67</v>
+        <v>1.44</v>
       </c>
       <c r="M27" t="n">
-        <v>9.4</v>
+        <v>19.4</v>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>CNXFMCG</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>CNXFMCG/NIFTY250</t>
+          <t>CNXENERGY/NIFTY100</t>
         </is>
       </c>
       <c r="P27" t="n">
-        <v>10604</v>
+        <v>307.4</v>
       </c>
       <c r="Q27" t="n">
-        <v>10885</v>
+        <v>316.95</v>
       </c>
       <c r="R27" t="n">
-        <v>10575</v>
+        <v>305.1</v>
       </c>
       <c r="S27" t="n">
-        <v>310</v>
+        <v>11.85</v>
       </c>
       <c r="T27" t="n">
-        <v>310</v>
+        <v>11.85</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t>10491.00-10801.00</t>
+          <t>302.68-314.53</t>
         </is>
       </c>
       <c r="W27" t="n">
-        <v>10688</v>
+        <v>309.82</v>
       </c>
       <c r="X27" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>GESHIP</t>
+          <t>NHPC</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>GESHIP</t>
+          <t>NHPC</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F28" s="6" t="inlineStr">
         <is>
           <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H28" s="4" t="n">
-        <v>-5.43</v>
+      <c r="H28" s="7" t="n">
+        <v>-2.47</v>
       </c>
       <c r="I28" t="n">
-        <v>0.99</v>
+        <v>0.93</v>
       </c>
       <c r="J28" s="4" t="n">
-        <v>-33.81</v>
+        <v>74.53</v>
       </c>
       <c r="K28" t="n">
-        <v>5.8274</v>
+        <v>3.4563</v>
       </c>
       <c r="L28" t="n">
-        <v>1.67</v>
+        <v>1.43</v>
       </c>
       <c r="M28" t="n">
-        <v>7.7</v>
+        <v>11.7</v>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXENERGY/NIFTY150</t>
         </is>
       </c>
       <c r="P28" t="n">
-        <v>1338.5</v>
+        <v>81.59</v>
       </c>
       <c r="Q28" t="n">
-        <v>1410.5</v>
+        <v>84.08</v>
       </c>
       <c r="R28" t="n">
-        <v>1332.5</v>
+        <v>81.26000000000001</v>
       </c>
       <c r="S28" t="n">
-        <v>78</v>
+        <v>2.82</v>
       </c>
       <c r="T28" t="n">
-        <v>78</v>
+        <v>2.82</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
-          <t>1310.50-1388.50</t>
+          <t>80.54-83.36</t>
         </is>
       </c>
       <c r="W28" t="n">
-        <v>1360.5</v>
+        <v>82.31</v>
       </c>
       <c r="X28" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>DELTACORP</t>
+          <t>RBLBANK</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>DELTACORP</t>
+          <t>RBLBANK</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H29" s="4" t="n">
-        <v>-5.94</v>
-[...5 lines deleted...]
-        <v>168.7</v>
+        <v>3.5</v>
+      </c>
+      <c r="I29" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="J29" s="4" t="n">
+        <v>13.63</v>
       </c>
       <c r="K29" t="n">
-        <v>5.1715</v>
+        <v>4.79</v>
       </c>
       <c r="L29" t="n">
-        <v>1.66</v>
+        <v>1.43</v>
       </c>
       <c r="M29" t="n">
-        <v>12.6</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>CNXSERVICE/NIFTY150</t>
+          <t>BANKNIFTY/NIFTY250</t>
         </is>
       </c>
       <c r="P29" t="n">
-        <v>55.11</v>
+        <v>347.6</v>
       </c>
       <c r="Q29" t="n">
-        <v>57.6</v>
+        <v>347.95</v>
       </c>
       <c r="R29" t="n">
-        <v>54.75</v>
+        <v>331.3</v>
       </c>
       <c r="S29" t="n">
-        <v>2.85</v>
+        <v>16.65</v>
       </c>
       <c r="T29" t="n">
-        <v>2.85</v>
+        <v>16.65</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>54.04-56.89</t>
+          <t>336.62-353.27</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>55.82</v>
+        <v>342.28</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>RAMCOCEM</t>
+          <t>NBCC</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>RAMCOCEM</t>
+          <t>NBCC</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H30" s="4" t="n">
-        <v>-5.94</v>
-[...5 lines deleted...]
-        <v>267.98</v>
+        <v>2.1</v>
+      </c>
+      <c r="I30" s="5" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="J30" s="4" t="n">
+        <v>9.08</v>
       </c>
       <c r="K30" t="n">
-        <v>6.534</v>
+        <v>3.291</v>
       </c>
       <c r="L30" t="n">
-        <v>1.66</v>
+        <v>1.41</v>
       </c>
       <c r="M30" t="n">
-        <v>20</v>
+        <v>86.8</v>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>CNXINFRA/NIFTY250</t>
         </is>
       </c>
       <c r="P30" t="n">
-        <v>1025.4</v>
+        <v>96.93000000000001</v>
       </c>
       <c r="Q30" t="n">
-        <v>1079</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="R30" t="n">
-        <v>1012</v>
+        <v>94.16</v>
       </c>
       <c r="S30" t="n">
-        <v>67</v>
+        <v>3.19</v>
       </c>
       <c r="T30" t="n">
-        <v>67</v>
+        <v>3.19</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>998.60-1065.60</t>
+          <t>94.94-98.13</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>1038.8</v>
+        <v>96.15000000000001</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MFSL</t>
+          <t>BSE</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>MFSL</t>
+          <t>BSE</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H31" s="5" t="n">
-        <v>0.36</v>
+      <c r="H31" s="4" t="n">
+        <v>3.06</v>
       </c>
       <c r="I31" t="n">
-        <v>0.87</v>
+        <v>1.21</v>
       </c>
       <c r="J31" s="4" t="n">
-        <v>-39.43</v>
+        <v>18.08</v>
       </c>
       <c r="K31" t="n">
-        <v>4.4331</v>
+        <v>2.9699</v>
       </c>
       <c r="L31" t="n">
-        <v>1.64</v>
+        <v>1.41</v>
       </c>
       <c r="M31" t="n">
-        <v>83.5</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>CNXFINANCE/NIFTY150</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P31" t="n">
-        <v>1707.6</v>
+        <v>3969.9</v>
       </c>
       <c r="Q31" t="n">
-        <v>1720.1</v>
+        <v>3982.8</v>
       </c>
       <c r="R31" t="n">
-        <v>1644.4</v>
+        <v>3864.9</v>
       </c>
       <c r="S31" t="n">
-        <v>75.7</v>
+        <v>117.9</v>
       </c>
       <c r="T31" t="n">
-        <v>75.7</v>
+        <v>117.9001</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>1661.30-1737.00</t>
+          <t>3895.60-4013.50</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>1690.7</v>
+        <v>3939.2</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>GARFIBRES</t>
+          <t>PTCIL</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>GARFIBRES</t>
+          <t>PTCIL</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F32" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H32" s="5" t="n">
-        <v>0.45</v>
+      <c r="H32" s="7" t="n">
+        <v>-3.31</v>
       </c>
       <c r="I32" t="n">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>61.31</v>
+        <v>0.82</v>
+      </c>
+      <c r="J32" s="7" t="n">
+        <v>-56.22</v>
       </c>
       <c r="K32" t="n">
-        <v>5.906</v>
+        <v>3.5493</v>
       </c>
       <c r="L32" t="n">
-        <v>1.64</v>
+        <v>1.38</v>
       </c>
       <c r="M32" t="n">
-        <v>77.40000000000001</v>
+        <v>0.2</v>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P32" t="n">
-        <v>621.4</v>
+        <v>16651</v>
       </c>
       <c r="Q32" t="n">
-        <v>629.7</v>
+        <v>17241</v>
       </c>
       <c r="R32" t="n">
-        <v>593</v>
+        <v>16650</v>
       </c>
       <c r="S32" t="n">
-        <v>36.7</v>
+        <v>591</v>
       </c>
       <c r="T32" t="n">
-        <v>36.7</v>
+        <v>591</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
-          <t>599.70-636.40</t>
+          <t>16453.67-17044.67</t>
         </is>
       </c>
       <c r="W32" t="n">
-        <v>614.7</v>
+        <v>16847.33</v>
       </c>
       <c r="X32" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>PRSMJOHNSN</t>
+          <t>COCHINSHIP</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>PRSMJOHNSN</t>
+          <t>COCHINSHIP</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H33" t="n">
-        <v>0</v>
+      <c r="H33" s="4" t="n">
+        <v>3.49</v>
       </c>
       <c r="I33" t="n">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>219.33</v>
+        <v>1.19</v>
+      </c>
+      <c r="J33" s="4" t="n">
+        <v>56.98</v>
       </c>
       <c r="K33" t="n">
-        <v>3.7931</v>
+        <v>4.2937</v>
       </c>
       <c r="L33" t="n">
-        <v>1.64</v>
+        <v>1.36</v>
       </c>
       <c r="M33" t="n">
-        <v>83.59999999999999</v>
+        <v>87.7</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P33" t="n">
-        <v>125.49</v>
+        <v>1814.3</v>
       </c>
       <c r="Q33" t="n">
-        <v>126.27</v>
+        <v>1823.9</v>
       </c>
       <c r="R33" t="n">
-        <v>121.51</v>
+        <v>1746</v>
       </c>
       <c r="S33" t="n">
-        <v>4.76</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="T33" t="n">
-        <v>4.76</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
-          <t>122.58-127.34</t>
+          <t>1765.57-1843.47</t>
         </is>
       </c>
       <c r="W33" t="n">
-        <v>124.42</v>
+        <v>1794.73</v>
       </c>
       <c r="X33" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>SYMPHONY</t>
+          <t>TVSMOTOR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>SYMPHONY</t>
+          <t>TVSMOTOR</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H34" s="5" t="n">
-        <v>1.6</v>
+      <c r="H34" s="4" t="n">
+        <v>2.42</v>
       </c>
       <c r="I34" t="n">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>98.06999999999999</v>
+        <v>1.28</v>
+      </c>
+      <c r="J34" s="4" t="n">
+        <v>12.95</v>
       </c>
       <c r="K34" t="n">
-        <v>5.9913</v>
+        <v>3.7081</v>
       </c>
       <c r="L34" t="n">
-        <v>1.62</v>
+        <v>1.35</v>
       </c>
       <c r="M34" t="n">
-        <v>79.2</v>
+        <v>82.09999999999999</v>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION</t>
+          <t>CNXAUTO</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>CNXCONSUMPTION/NIFTY250</t>
+          <t>CNXAUTO/NIFTY100</t>
         </is>
       </c>
       <c r="P34" t="n">
-        <v>766.95</v>
+        <v>3705.4</v>
       </c>
       <c r="Q34" t="n">
-        <v>776.5</v>
+        <v>3730</v>
       </c>
       <c r="R34" t="n">
-        <v>730.55</v>
+        <v>3592.6</v>
       </c>
       <c r="S34" t="n">
-        <v>45.95</v>
+        <v>137.4</v>
       </c>
       <c r="T34" t="n">
-        <v>45.95</v>
+        <v>137.3999</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
-          <t>739.50-785.45</t>
+          <t>3622.00-3759.40</t>
         </is>
       </c>
       <c r="W34" t="n">
-        <v>758</v>
+        <v>3676</v>
       </c>
       <c r="X34" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>LXCHEM</t>
+          <t>GLAND</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>LXCHEM</t>
+          <t>GLAND</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H35" s="5" t="n">
-[...6 lines deleted...]
-        <v>148.01</v>
+      <c r="H35" s="4" t="n">
+        <v>3.28</v>
+      </c>
+      <c r="I35" s="5" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="J35" s="7" t="n">
+        <v>-35.84</v>
       </c>
       <c r="K35" t="n">
-        <v>7.4042</v>
+        <v>3.7467</v>
       </c>
       <c r="L35" t="n">
-        <v>1.62</v>
+        <v>1.35</v>
       </c>
       <c r="M35" t="n">
-        <v>75.7</v>
+        <v>84.3</v>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXPHARMA</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXPHARMA/F&amp;O</t>
         </is>
       </c>
       <c r="P35" t="n">
-        <v>116.69</v>
+        <v>1871</v>
       </c>
       <c r="Q35" t="n">
-        <v>118.79</v>
+        <v>1882</v>
       </c>
       <c r="R35" t="n">
-        <v>110.15</v>
+        <v>1811.9</v>
       </c>
       <c r="S35" t="n">
-        <v>8.640000000000001</v>
+        <v>70.09999999999999</v>
       </c>
       <c r="T35" t="n">
-        <v>8.640000000000001</v>
+        <v>70.09999999999999</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
-          <t>111.63-120.27</t>
+          <t>1827.93-1898.03</t>
         </is>
       </c>
       <c r="W35" t="n">
-        <v>115.21</v>
+        <v>1854.97</v>
       </c>
       <c r="X35" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BALRAMCHIN</t>
+          <t>IFCI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>BALRAMCHIN</t>
+          <t>IFCI</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H36" s="5" t="n">
-[...6 lines deleted...]
-        <v>289.82</v>
+      <c r="H36" s="4" t="n">
+        <v>4.55</v>
+      </c>
+      <c r="I36" s="5" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="J36" s="7" t="n">
+        <v>-11.42</v>
       </c>
       <c r="K36" t="n">
-        <v>5.5014</v>
+        <v>4.9319</v>
       </c>
       <c r="L36" t="n">
-        <v>1.6</v>
+        <v>1.35</v>
       </c>
       <c r="M36" t="n">
-        <v>79.3</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>CNXCOMMODITIES/NIFTY250</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P36" t="n">
-        <v>492.6</v>
+        <v>63.87</v>
       </c>
       <c r="Q36" t="n">
-        <v>498.2</v>
+        <v>64.45</v>
       </c>
       <c r="R36" t="n">
-        <v>471.1</v>
+        <v>61.3</v>
       </c>
       <c r="S36" t="n">
-        <v>27.1</v>
+        <v>3.15</v>
       </c>
       <c r="T36" t="n">
-        <v>27.1</v>
+        <v>3.15</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
-          <t>476.40-503.50</t>
+          <t>61.96-65.11</t>
         </is>
       </c>
       <c r="W36" t="n">
-        <v>487.3</v>
+        <v>63.21</v>
       </c>
       <c r="X36" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>NLCINDIA</t>
+          <t>LIBERTSHOE</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>NLCINDIA</t>
+          <t>LIBERTSHOE</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H37" s="4" t="n">
-        <v>-6.07</v>
-[...5 lines deleted...]
-        <v>-29.5</v>
+        <v>2.26</v>
+      </c>
+      <c r="I37" s="5" t="n">
+        <v>2.54</v>
+      </c>
+      <c r="J37" s="7" t="n">
+        <v>-12.46</v>
       </c>
       <c r="K37" t="n">
-        <v>6.3608</v>
+        <v>3.9078</v>
       </c>
       <c r="L37" t="n">
-        <v>1.6</v>
+        <v>1.35</v>
       </c>
       <c r="M37" t="n">
-        <v>24.6</v>
+        <v>75</v>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>CNXENERGY/NIFTY250</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P37" t="n">
-        <v>239.75</v>
+        <v>255.9</v>
       </c>
       <c r="Q37" t="n">
-        <v>251.25</v>
+        <v>258.4</v>
       </c>
       <c r="R37" t="n">
-        <v>236</v>
+        <v>248.4</v>
       </c>
       <c r="S37" t="n">
-        <v>15.25</v>
+        <v>10</v>
       </c>
       <c r="T37" t="n">
-        <v>15.25</v>
+        <v>10</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
-          <t>233.42-248.67</t>
+          <t>250.07-260.07</t>
         </is>
       </c>
       <c r="W37" t="n">
-        <v>242.33</v>
+        <v>254.23</v>
       </c>
       <c r="X37" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>GRASIM</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>GUJGASLTD</t>
+          <t>GRASIM</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H38" s="4" t="n">
-        <v>-5.96</v>
+        <v>1.56</v>
       </c>
       <c r="I38" t="n">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>5.7</v>
+        <v>0.71</v>
+      </c>
+      <c r="J38" s="4" t="n">
+        <v>62.17</v>
       </c>
       <c r="K38" t="n">
-        <v>6.7195</v>
+        <v>2.5335</v>
       </c>
       <c r="L38" t="n">
-        <v>1.6</v>
+        <v>1.33</v>
       </c>
       <c r="M38" t="n">
-        <v>8</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>CNXENERGY</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>CNXENERGY/F&amp;O</t>
+          <t>CNXINFRA/NIFTY50</t>
         </is>
       </c>
       <c r="P38" t="n">
-        <v>372.05</v>
+        <v>2960.3</v>
       </c>
       <c r="Q38" t="n">
-        <v>395.05</v>
+        <v>2975</v>
       </c>
       <c r="R38" t="n">
-        <v>370.05</v>
+        <v>2900</v>
       </c>
       <c r="S38" t="n">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="T38" t="n">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
-          <t>363.05-388.05</t>
+          <t>2915.20-2990.20</t>
         </is>
       </c>
       <c r="W38" t="n">
-        <v>379.05</v>
+        <v>2945.1</v>
       </c>
       <c r="X38" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>GUJALKALI</t>
+          <t>LODHA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>GUJALKALI</t>
+          <t>LODHA</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H39" s="4" t="n">
-        <v>-4.87</v>
-[...5 lines deleted...]
-        <v>370.5</v>
+        <v>2.08</v>
+      </c>
+      <c r="I39" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="J39" s="7" t="n">
+        <v>-4.12</v>
       </c>
       <c r="K39" t="n">
-        <v>5.7598</v>
+        <v>4.0252</v>
       </c>
       <c r="L39" t="n">
-        <v>1.59</v>
+        <v>1.31</v>
       </c>
       <c r="M39" t="n">
-        <v>18</v>
+        <v>97.2</v>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXREALTY/NIFTY150</t>
         </is>
       </c>
       <c r="P39" t="n">
-        <v>429.7</v>
+        <v>968.9</v>
       </c>
       <c r="Q39" t="n">
-        <v>450</v>
+        <v>970</v>
       </c>
       <c r="R39" t="n">
-        <v>425.25</v>
+        <v>931</v>
       </c>
       <c r="S39" t="n">
-        <v>24.75</v>
+        <v>39</v>
       </c>
       <c r="T39" t="n">
-        <v>24.75</v>
+        <v>39</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>419.97-444.72</t>
+          <t>943.27-982.27</t>
         </is>
       </c>
       <c r="W39" t="n">
-        <v>434.98</v>
+        <v>956.63</v>
       </c>
       <c r="X39" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ABCAPITAL</t>
+          <t>PRESTIGE</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>ABCAPITAL</t>
+          <t>PRESTIGE</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H40" s="4" t="n">
-        <v>-0.6899999999999999</v>
+        <v>1.95</v>
       </c>
       <c r="I40" t="n">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>-2.36</v>
+        <v>0.67</v>
+      </c>
+      <c r="J40" s="7" t="n">
+        <v>-14.94</v>
       </c>
       <c r="K40" t="n">
-        <v>5.4579</v>
+        <v>3.5993</v>
       </c>
       <c r="L40" t="n">
-        <v>1.58</v>
+        <v>1.28</v>
       </c>
       <c r="M40" t="n">
-        <v>92.09999999999999</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>CNXFINANCE</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>CNXFINANCE/NIFTY250</t>
+          <t>CNXREALTY/NIFTY150</t>
         </is>
       </c>
       <c r="P40" t="n">
-        <v>324.3</v>
+        <v>1483.6</v>
       </c>
       <c r="Q40" t="n">
-        <v>325.7</v>
+        <v>1488.7</v>
       </c>
       <c r="R40" t="n">
-        <v>308</v>
+        <v>1435.3</v>
       </c>
       <c r="S40" t="n">
-        <v>17.7</v>
+        <v>53.4</v>
       </c>
       <c r="T40" t="n">
-        <v>17.7</v>
+        <v>53.3999</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
-          <t>312.97-330.67</t>
+          <t>1449.70-1503.10</t>
         </is>
       </c>
       <c r="W40" t="n">
-        <v>319.33</v>
+        <v>1469.2</v>
       </c>
       <c r="X40" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>SHILPAMED</t>
+          <t>SUZLON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>SHILPAMED</t>
+          <t>SUZLON</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H41" s="5" t="n">
-        <v>0.02</v>
+      <c r="H41" s="4" t="n">
+        <v>2.52</v>
       </c>
       <c r="I41" t="n">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>22.23</v>
+        <v>0.72</v>
+      </c>
+      <c r="J41" s="4" t="n">
+        <v>4.05</v>
       </c>
       <c r="K41" t="n">
-        <v>5.6881</v>
+        <v>3.8068</v>
       </c>
       <c r="L41" t="n">
-        <v>1.56</v>
+        <v>1.28</v>
       </c>
       <c r="M41" t="n">
-        <v>86.5</v>
+        <v>91.5</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXENERGY</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY250</t>
+          <t>CNXENERGY/NIFTY250</t>
         </is>
       </c>
       <c r="P41" t="n">
-        <v>333.15</v>
+        <v>55.69</v>
       </c>
       <c r="Q41" t="n">
-        <v>335.7</v>
+        <v>55.87</v>
       </c>
       <c r="R41" t="n">
-        <v>316.75</v>
+        <v>53.75</v>
       </c>
       <c r="S41" t="n">
-        <v>18.95</v>
+        <v>2.12</v>
       </c>
       <c r="T41" t="n">
-        <v>18.95</v>
+        <v>2.12</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>321.37-340.32</t>
+          <t>54.34-56.46</t>
         </is>
       </c>
       <c r="W41" t="n">
-        <v>328.53</v>
+        <v>55.1</v>
       </c>
       <c r="X41" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>PVRINOX</t>
+          <t>BRIGADE</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>PVRINOX</t>
+          <t>BRIGADE</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F42" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H42" s="4" t="n">
-[...6 lines deleted...]
-        <v>151.71</v>
+      <c r="H42" s="7" t="n">
+        <v>-4.79</v>
+      </c>
+      <c r="I42" s="5" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="J42" s="4" t="n">
+        <v>94.08</v>
       </c>
       <c r="K42" t="n">
-        <v>4.5972</v>
+        <v>3.8107</v>
       </c>
       <c r="L42" t="n">
-        <v>1.55</v>
+        <v>1.27</v>
       </c>
       <c r="M42" t="n">
-        <v>76.5</v>
+        <v>5.3</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXREALTY</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>CNXMEDIA/NIFTY150</t>
+          <t>CNXREALTY/F&amp;O</t>
         </is>
       </c>
       <c r="P42" t="n">
-        <v>1018</v>
+        <v>770.2</v>
       </c>
       <c r="Q42" t="n">
-        <v>1029</v>
+        <v>798</v>
       </c>
       <c r="R42" t="n">
-        <v>982.2</v>
+        <v>768.65</v>
       </c>
       <c r="S42" t="n">
-        <v>46.8</v>
+        <v>29.35</v>
       </c>
       <c r="T42" t="n">
-        <v>46.8</v>
+        <v>29.35</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>990.47-1037.27</t>
+          <t>759.90-789.25</t>
         </is>
       </c>
       <c r="W42" t="n">
-        <v>1009.73</v>
+        <v>778.95</v>
       </c>
       <c r="X42" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ULTRACEMCO</t>
+          <t>V2RETAIL</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>ULTRACEMCO</t>
+          <t>V2RETAIL</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BEARISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H43" s="4" t="n">
-        <v>-5.08</v>
-[...5 lines deleted...]
-        <v>99.17</v>
+        <v>3.91</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="J43" s="7" t="n">
+        <v>-15.1</v>
       </c>
       <c r="K43" t="n">
-        <v>4.2099</v>
+        <v>4.6902</v>
       </c>
       <c r="L43" t="n">
-        <v>1.54</v>
+        <v>1.27</v>
       </c>
       <c r="M43" t="n">
-        <v>10.2</v>
+        <v>84.3</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY50</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P43" t="n">
-        <v>11378</v>
+        <v>216.41</v>
       </c>
       <c r="Q43" t="n">
-        <v>11808</v>
+        <v>218</v>
       </c>
       <c r="R43" t="n">
-        <v>11329</v>
+        <v>207.85</v>
       </c>
       <c r="S43" t="n">
-        <v>479</v>
+        <v>10.15</v>
       </c>
       <c r="T43" t="n">
-        <v>479</v>
+        <v>10.15</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
-          <t>11202.00-11681.00</t>
+          <t>210.17-220.32</t>
         </is>
       </c>
       <c r="W43" t="n">
-        <v>11505</v>
+        <v>214.09</v>
       </c>
       <c r="X43" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>LAURUSLABS</t>
+          <t>ICICIGI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>LAURUSLABS</t>
+          <t>ICICIGI</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H44" s="4" t="n">
-        <v>-0.51</v>
-[...5 lines deleted...]
-        <v>141.08</v>
+        <v>2.31</v>
+      </c>
+      <c r="I44" s="5" t="n">
+        <v>1.69</v>
+      </c>
+      <c r="J44" s="4" t="n">
+        <v>4.78</v>
       </c>
       <c r="K44" t="n">
-        <v>5.0049</v>
+        <v>2.8244</v>
       </c>
       <c r="L44" t="n">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="M44" t="n">
-        <v>90</v>
+        <v>78.8</v>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXFINANCE</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY250</t>
+          <t>CNXFINANCE/NIFTY100</t>
         </is>
       </c>
       <c r="P44" t="n">
-        <v>1021</v>
+        <v>1851.7</v>
       </c>
       <c r="Q44" t="n">
-        <v>1026.1</v>
+        <v>1862.8</v>
       </c>
       <c r="R44" t="n">
-        <v>975</v>
+        <v>1810.5</v>
       </c>
       <c r="S44" t="n">
-        <v>51.1</v>
+        <v>52.3</v>
       </c>
       <c r="T44" t="n">
-        <v>51.1</v>
+        <v>52.3</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
-          <t>988.63-1039.73</t>
+          <t>1820.53-1872.83</t>
         </is>
       </c>
       <c r="W44" t="n">
-        <v>1007.37</v>
+        <v>1841.67</v>
       </c>
       <c r="X44" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>HATSUN</t>
+          <t>DIXON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>HATSUN</t>
+          <t>DIXON</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F45" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H45" s="4" t="n">
-        <v>-0.12</v>
+      <c r="H45" s="7" t="n">
+        <v>-2.38</v>
       </c>
       <c r="I45" t="n">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>97.73</v>
+        <v>0.95</v>
+      </c>
+      <c r="J45" s="4" t="n">
+        <v>60.35</v>
       </c>
       <c r="K45" t="n">
-        <v>4.5054</v>
+        <v>3.5267</v>
       </c>
       <c r="L45" t="n">
-        <v>1.52</v>
+        <v>1.25</v>
       </c>
       <c r="M45" t="n">
-        <v>94.90000000000001</v>
+        <v>6.2</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>CNXCONSUMPTION/NIFTY250</t>
         </is>
       </c>
       <c r="P45" t="n">
-        <v>908.9</v>
+        <v>11030</v>
       </c>
       <c r="Q45" t="n">
-        <v>911</v>
+        <v>11395</v>
       </c>
       <c r="R45" t="n">
-        <v>870.05</v>
+        <v>11006</v>
       </c>
       <c r="S45" t="n">
-        <v>40.95</v>
+        <v>389</v>
       </c>
       <c r="T45" t="n">
-        <v>40.95</v>
+        <v>389</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
-          <t>882.30-923.25</t>
+          <t>10892.33-11281.33</t>
         </is>
       </c>
       <c r="W45" t="n">
-        <v>896.65</v>
+        <v>11143.67</v>
       </c>
       <c r="X45" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>DIVISLAB</t>
+          <t>RELAXO</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>DIVISLAB</t>
+          <t>RELAXO</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F46" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H46" s="5" t="n">
-        <v>0.02</v>
+      <c r="H46" s="4" t="n">
+        <v>0.76</v>
       </c>
       <c r="I46" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.49</v>
       </c>
       <c r="J46" s="4" t="n">
-        <v>-3.18</v>
+        <v>12.24</v>
       </c>
       <c r="K46" t="n">
-        <v>3.0095</v>
+        <v>3.5344</v>
       </c>
       <c r="L46" t="n">
-        <v>1.51</v>
+        <v>1.25</v>
       </c>
       <c r="M46" t="n">
-        <v>82.2</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXCONSUMPTION</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY100</t>
+          <t>CNXCONSUMPTION/NIFTY250</t>
         </is>
       </c>
       <c r="P46" t="n">
-        <v>6330</v>
+        <v>304.15</v>
       </c>
       <c r="Q46" t="n">
-        <v>6364</v>
+        <v>313.95</v>
       </c>
       <c r="R46" t="n">
-        <v>6173.5</v>
+        <v>303.2</v>
       </c>
       <c r="S46" t="n">
-        <v>190.5</v>
+        <v>10.75</v>
       </c>
       <c r="T46" t="n">
-        <v>190.5</v>
+        <v>10.75</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
-          <t>6214.33-6404.83</t>
+          <t>300.25-311.00</t>
         </is>
       </c>
       <c r="W46" t="n">
-        <v>6289.17</v>
+        <v>307.1</v>
       </c>
       <c r="X46" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ZYDUSLIFE</t>
+          <t>AKZOINDIA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>ZYDUSLIFE</t>
+          <t>AKZOINDIA</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H47" s="4" t="n">
-        <v>-0.46</v>
+        <v>0.66</v>
       </c>
       <c r="I47" t="n">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>5.59</v>
+        <v>0.62</v>
+      </c>
+      <c r="J47" s="7" t="n">
+        <v>-59.25</v>
       </c>
       <c r="K47" t="n">
-        <v>2.9488</v>
+        <v>2.9736</v>
       </c>
       <c r="L47" t="n">
-        <v>1.5</v>
+        <v>1.24</v>
       </c>
       <c r="M47" t="n">
-        <v>88.59999999999999</v>
+        <v>83.3</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY100</t>
+          <t>CNXFMCG/NIFTY250</t>
         </is>
       </c>
       <c r="P47" t="n">
-        <v>908.85</v>
+        <v>2996.4</v>
       </c>
       <c r="Q47" t="n">
-        <v>911.9</v>
+        <v>3011.3</v>
       </c>
       <c r="R47" t="n">
-        <v>885.1</v>
+        <v>2922.2</v>
       </c>
       <c r="S47" t="n">
-        <v>26.8</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="T47" t="n">
-        <v>26.8</v>
+        <v>89.1001</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
-          <t>892.00-918.80</t>
+          <t>2941.97-3031.07</t>
         </is>
       </c>
       <c r="W47" t="n">
-        <v>901.95</v>
+        <v>2976.63</v>
       </c>
       <c r="X47" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>SAREGAMA</t>
+          <t>MANINFRA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>SAREGAMA</t>
+          <t>MANINFRA</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H48" s="5" t="n">
-[...6 lines deleted...]
-        <v>7.4</v>
+      <c r="H48" s="4" t="n">
+        <v>5.87</v>
+      </c>
+      <c r="I48" s="5" t="n">
+        <v>1.96</v>
+      </c>
+      <c r="J48" s="4" t="n">
+        <v>46.38</v>
       </c>
       <c r="K48" t="n">
-        <v>5.2461</v>
+        <v>5.1111</v>
       </c>
       <c r="L48" t="n">
-        <v>1.5</v>
+        <v>1.22</v>
       </c>
       <c r="M48" t="n">
-        <v>94.7</v>
+        <v>97.8</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>CNXMEDIA</t>
+          <t>CNXSERVICE</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>CNXMEDIA/F&amp;O</t>
+          <t>CNXSERVICE/F&amp;O</t>
         </is>
       </c>
       <c r="P48" t="n">
-        <v>323.1</v>
+        <v>135</v>
       </c>
       <c r="Q48" t="n">
-        <v>324</v>
+        <v>135.15</v>
       </c>
       <c r="R48" t="n">
-        <v>307.05</v>
+        <v>128.25</v>
       </c>
       <c r="S48" t="n">
-        <v>16.95</v>
+        <v>6.9</v>
       </c>
       <c r="T48" t="n">
-        <v>16.95</v>
+        <v>6.9</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
-          <t>312.10-329.05</t>
+          <t>130.45-137.35</t>
         </is>
       </c>
       <c r="W48" t="n">
-        <v>318.05</v>
+        <v>132.8</v>
       </c>
       <c r="X48" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>POWERGRID</t>
+          <t>FEDERALBNK</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>POWERGRID</t>
+          <t>FEDERALBNK</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="H49" s="4" t="n">
-        <v>-1.32</v>
+        <v>1.57</v>
       </c>
       <c r="I49" t="n">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>35.9</v>
+        <v>0.74</v>
+      </c>
+      <c r="J49" s="7" t="n">
+        <v>-40.82</v>
       </c>
       <c r="K49" t="n">
-        <v>3.6416</v>
+        <v>2.6042</v>
       </c>
       <c r="L49" t="n">
-        <v>1.49</v>
+        <v>1.2</v>
       </c>
       <c r="M49" t="n">
-        <v>90.2</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>CNXINFRA</t>
+          <t>BANKNIFTY</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>CNXINFRA/NIFTY50</t>
+          <t>BANKNIFTY/NIFTY150</t>
         </is>
       </c>
       <c r="P49" t="n">
-        <v>295.2</v>
+        <v>297.6</v>
       </c>
       <c r="Q49" t="n">
-        <v>296.25</v>
+        <v>297.75</v>
       </c>
       <c r="R49" t="n">
-        <v>285.5</v>
+        <v>290</v>
       </c>
       <c r="S49" t="n">
-        <v>10.75</v>
+        <v>7.75</v>
       </c>
       <c r="T49" t="n">
-        <v>10.75</v>
+        <v>7.75</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
-          <t>288.38-299.13</t>
+          <t>292.48-300.23</t>
         </is>
       </c>
       <c r="W49" t="n">
-        <v>292.32</v>
+        <v>295.12</v>
       </c>
       <c r="X49" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>TAKE</t>
+          <t>MARICO</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>TAKE</t>
+          <t>MARICO</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>STRONG BULLISH</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H50" s="5" t="n">
-[...6 lines deleted...]
-        <v>421.36</v>
+      <c r="H50" s="4" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0.98</v>
+      </c>
+      <c r="J50" s="7" t="n">
+        <v>-64.53</v>
       </c>
       <c r="K50" t="n">
-        <v>9.5397</v>
+        <v>2.5365</v>
       </c>
       <c r="L50" t="n">
-        <v>1.49</v>
+        <v>1.2</v>
       </c>
       <c r="M50" t="n">
-        <v>98.3</v>
+        <v>90</v>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>CNXSERVICE</t>
+          <t>CNXFMCG</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>CNXSERVICE/F&amp;O</t>
+          <t>CNXFMCG/NIFTY150</t>
         </is>
       </c>
       <c r="P50" t="n">
-        <v>36.06</v>
+        <v>831.85</v>
       </c>
       <c r="Q50" t="n">
-        <v>36.12</v>
+        <v>833.95</v>
       </c>
       <c r="R50" t="n">
-        <v>32.68</v>
+        <v>812.85</v>
       </c>
       <c r="S50" t="n">
-        <v>3.44</v>
+        <v>21.1</v>
       </c>
       <c r="T50" t="n">
-        <v>3.44</v>
+        <v>21.1</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
-          <t>33.79-37.23</t>
+          <t>818.48-839.58</t>
         </is>
       </c>
       <c r="W50" t="n">
-        <v>34.95</v>
+        <v>826.22</v>
       </c>
       <c r="X50" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>LALPATHLAB</t>
+          <t>VTL</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>LALPATHLAB</t>
+          <t>VTL</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>STOCK</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
-[...4 lines deleted...]
-          <t>STRONG BULLISH</t>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F51" s="6" t="inlineStr">
+        <is>
+          <t>STRONG BEARISH</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="H51" s="5" t="n">
-        <v>0.28</v>
+      <c r="H51" s="7" t="n">
+        <v>-2.37</v>
       </c>
       <c r="I51" t="n">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="J51" s="4" t="n">
-        <v>-31.71</v>
+        <v>0.99</v>
       </c>
       <c r="K51" t="n">
-        <v>4.4215</v>
+        <v>4.5428</v>
       </c>
       <c r="L51" t="n">
-        <v>1.48</v>
+        <v>1.2</v>
       </c>
       <c r="M51" t="n">
-        <v>84.7</v>
+        <v>1.3</v>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>CNXPHARMA</t>
+          <t>CNXINFRA</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>CNXPHARMA/NIFTY250</t>
+          <t>CNXINFRA/NIFTY250</t>
         </is>
       </c>
       <c r="P51" t="n">
-        <v>1363.8</v>
+        <v>595.45</v>
       </c>
       <c r="Q51" t="n">
-        <v>1373</v>
+        <v>622.15</v>
       </c>
       <c r="R51" t="n">
-        <v>1312.7</v>
+        <v>595.1</v>
       </c>
       <c r="S51" t="n">
-        <v>60.3</v>
+        <v>27.05</v>
       </c>
       <c r="T51" t="n">
-        <v>60.3</v>
+        <v>27.05</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
-          <t>1326.67-1386.97</t>
+          <t>586.32-613.37</t>
         </is>
       </c>
       <c r="W51" t="n">
-        <v>1349.83</v>
+        <v>604.23</v>
       </c>
       <c r="X51" t="inlineStr">
-        <is>
-[...5584 lines deleted...]
-      <c r="X108" t="inlineStr">
         <is>
           <t>Trend Day</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId18"/>
@@ -11224,158 +5627,44 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C39" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B40" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C40" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B41" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C41" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B42" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C42" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B43" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C43" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B44" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C44" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B45" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C45" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B46" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C46" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B47" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C47" r:id="rId92"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B48" r:id="rId93"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C48" r:id="rId94"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B49" r:id="rId95"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C49" r:id="rId96"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B50" r:id="rId97"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C50" r:id="rId98"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B51" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C51" r:id="rId100"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B52" r:id="rId101"/>
-[...112 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C108" r:id="rId214"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>